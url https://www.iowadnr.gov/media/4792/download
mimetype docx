--- v1 (2025-12-17)
+++ v2 (2026-10-07)
@@ -351,160 +351,172 @@
           <w:iCs/>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t>(this may need to be modified based on water system capability)</w:t>
       </w:r>
       <w:r w:rsidRPr="00B41658">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B41658">
         <w:t>to help reduce microcystin levels</w:t>
       </w:r>
       <w:r w:rsidRPr="00B41658">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00C03A89">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>We are working closely with local and state public health and emergency response agencies t</w:t>
-[...7 lines deleted...]
-        <w:t>o address and resolve the situation. We will keep you informed as the situation is resolved.</w:t>
+        <w:t>We are working closely with local and state public health and emergency response agencies to address and resolve the situation. We will keep you informed as the situation is resolved.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00C03A89" w:rsidRDefault="00C03A89" w:rsidP="00ED7958"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3618"/>
         <w:gridCol w:w="3960"/>
         <w:gridCol w:w="450"/>
         <w:gridCol w:w="2700"/>
         <w:gridCol w:w="288"/>
       </w:tblGrid>
       <w:tr w:rsidR="00ED7958" w:rsidTr="00BA48A7">
         <w:trPr>
           <w:trHeight w:val="346"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3618" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w:rsidR="00ED7958" w:rsidRDefault="00ED7958" w:rsidP="00BA48A7">
-            <w:bookmarkStart w:id="1" w:name="_Hlk215582982"/>
+            <w:bookmarkStart w:id="0" w:name="_Hlk215582982"/>
             <w:r w:rsidRPr="00B41658">
               <w:t>For more information, please contact</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3960" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w:rsidR="00ED7958" w:rsidRDefault="00ED7958" w:rsidP="00BA48A7"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w:rsidR="00ED7958" w:rsidRDefault="00ED7958" w:rsidP="00BA48A7">
             <w:r w:rsidRPr="00B41658">
               <w:t>at</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w:rsidR="00ED7958" w:rsidRDefault="00ED7958" w:rsidP="00BA48A7"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="288" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w:rsidR="00ED7958" w:rsidRDefault="00ED7958" w:rsidP="00BA48A7">
             <w:r>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:bookmarkEnd w:id="1"/>
+      <w:bookmarkEnd w:id="0"/>
     </w:tbl>
     <w:p w:rsidR="00ED7958" w:rsidRDefault="00ED7958" w:rsidP="00ED7958"/>
     <w:p w:rsidR="00C03A89" w:rsidRDefault="00C03A89" w:rsidP="00ED7958">
       <w:r>
         <w:t xml:space="preserve">Additional information about harmful algal blooms can be found at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId5" w:history="1">
-        <w:r w:rsidR="00ED7958" w:rsidRPr="00ED7958">
+      <w:hyperlink r:id="rId5" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidR="00A325FF" w:rsidRPr="00EC6844">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...1 lines deleted...]
-            <w:iCs/>
+            <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:color w:val="1155CC"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:rPr>
-          <w:t>www.epa.gov/nutrient-policy-data/cyanohabs</w:t>
+          <w:t>https://www.epa.gov/ground-water-and-drinking-water/additional-information-about-cyanotoxi</w:t>
+        </w:r>
+        <w:r w:rsidR="00A325FF" w:rsidRPr="00EC6844">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:color w:val="1155CC"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:rPr>
+          <w:t>n</w:t>
+        </w:r>
+        <w:r w:rsidR="00A325FF" w:rsidRPr="00EC6844">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:color w:val="1155CC"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:rPr>
+          <w:t>s-drinking-water</w:t>
         </w:r>
       </w:hyperlink>
+      <w:bookmarkStart w:id="1" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="1"/>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00C03A89" w:rsidRDefault="00C03A89" w:rsidP="00ED7958"/>
     <w:p w:rsidR="00C03A89" w:rsidRDefault="00C03A89" w:rsidP="00ED7958">
       <w:r>
         <w:t>Please share this information with anyone who drinks this water, especially those who may not have received this notice directly (for example, people in apartments, nursing homes, schools and businesses). You can do this by posting this notice in a public place or distributing copies by hand or mail.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00C03A89" w:rsidRDefault="00C03A89" w:rsidP="00ED7958"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1029,93 +1041,93 @@
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6390" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="140"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00C03A89"/>
     <w:rsid w:val="000A5B22"/>
     <w:rsid w:val="00875CD4"/>
     <w:rsid w:val="00880736"/>
+    <w:rsid w:val="00A325FF"/>
     <w:rsid w:val="00C03A89"/>
     <w:rsid w:val="00D14745"/>
     <w:rsid w:val="00D45923"/>
     <w:rsid w:val="00DA1243"/>
     <w:rsid w:val="00ED7958"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="44571C52"/>
   <w15:docId w15:val="{D7746D6A-24C1-4B91-A53B-88D694B0677F}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -1248,51 +1260,51 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:semiHidden="1" w:uiPriority="59" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
@@ -1559,61 +1571,73 @@
     </w:tblPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00ED7958"/>
     <w:rPr>
       <w:color w:val="0000FF" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00ED7958"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:styleId="FollowedHyperlink">
+    <w:name w:val="FollowedHyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00A325FF"/>
+    <w:rPr>
+      <w:color w:val="800080" w:themeColor="followedHyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.epa.gov/nutrient-policy-data/cyanohabs" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.epa.gov/ground-water-and-drinking-water/additional-information-about-cyanotoxins-drinking-water" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -1860,50 +1884,50 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>392</Words>
-  <Characters>2236</Characters>
+  <Words>412</Words>
+  <Characters>2351</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>18</Lines>
+  <Lines>19</Lines>
   <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2623</CharactersWithSpaces>
+  <CharactersWithSpaces>2758</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>jbunton</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>