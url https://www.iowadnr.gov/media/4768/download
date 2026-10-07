--- v1 (2025-12-17)
+++ v2 (2026-10-07)
@@ -129,56 +129,51 @@
       <w:r w:rsidR="007069D3" w:rsidRPr="00852D76">
         <w:rPr>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t>[level]</w:t>
       </w:r>
       <w:r w:rsidR="007069D3" w:rsidRPr="007069D3">
         <w:t xml:space="preserve"> micrograms/liter (</w:t>
       </w:r>
       <w:r w:rsidR="003105AC">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>µ</w:t>
       </w:r>
       <w:r w:rsidR="007069D3" w:rsidRPr="007069D3">
         <w:t>g/L). The</w:t>
       </w:r>
       <w:r w:rsidR="007069D3">
         <w:t xml:space="preserve"> Iowa DNR</w:t>
       </w:r>
       <w:r w:rsidR="007069D3" w:rsidRPr="007069D3">
         <w:t xml:space="preserve"> recommends that you do not use the water at </w:t>
       </w:r>
       <w:r w:rsidR="00F55147">
-        <w:t>cylindr</w:t>
-[...4 lines deleted...]
-        <w:t>ospermopsin</w:t>
+        <w:t>cylindrospermopsin</w:t>
       </w:r>
       <w:r w:rsidR="00F55147" w:rsidRPr="00B41658">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="007069D3" w:rsidRPr="007069D3">
         <w:t>levels above</w:t>
       </w:r>
       <w:r w:rsidR="007069D3">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="007069D3" w:rsidRPr="007069D3">
         <w:t xml:space="preserve">20 </w:t>
       </w:r>
       <w:r w:rsidR="003105AC">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>µ</w:t>
       </w:r>
       <w:r w:rsidR="007069D3" w:rsidRPr="007069D3">
         <w:t>g/L.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="007069D3" w:rsidRPr="007069D3" w:rsidRDefault="007069D3" w:rsidP="003105AC"/>
     <w:p w:rsidR="007069D3" w:rsidRPr="003105AC" w:rsidRDefault="007069D3" w:rsidP="003105AC">
@@ -473,116 +468,119 @@
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3618"/>
         <w:gridCol w:w="3960"/>
         <w:gridCol w:w="450"/>
         <w:gridCol w:w="2700"/>
         <w:gridCol w:w="288"/>
       </w:tblGrid>
       <w:tr w:rsidR="003105AC" w:rsidTr="00257A3E">
         <w:trPr>
           <w:trHeight w:val="346"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3618" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w:rsidR="003105AC" w:rsidRDefault="003105AC" w:rsidP="00257A3E">
-            <w:bookmarkStart w:id="1" w:name="_Hlk215582982"/>
+            <w:bookmarkStart w:id="0" w:name="_Hlk215582982"/>
             <w:r w:rsidRPr="00B41658">
               <w:t>For more information, please contact</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3960" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w:rsidR="003105AC" w:rsidRDefault="003105AC" w:rsidP="00257A3E"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w:rsidR="003105AC" w:rsidRDefault="003105AC" w:rsidP="00257A3E">
             <w:r w:rsidRPr="00B41658">
               <w:t>at</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w:rsidR="003105AC" w:rsidRDefault="003105AC" w:rsidP="00257A3E"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="288" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w:rsidR="003105AC" w:rsidRDefault="003105AC" w:rsidP="00257A3E">
             <w:r>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:bookmarkEnd w:id="1"/>
+      <w:bookmarkEnd w:id="0"/>
     </w:tbl>
     <w:p w:rsidR="003105AC" w:rsidRPr="00B41658" w:rsidRDefault="003105AC" w:rsidP="003105AC"/>
     <w:p w:rsidR="003105AC" w:rsidRPr="00B41658" w:rsidRDefault="003105AC" w:rsidP="003105AC">
       <w:r w:rsidRPr="00B41658">
         <w:t xml:space="preserve">Additional information about harmful algal blooms can be found at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId5" w:history="1">
-        <w:r w:rsidRPr="00B82E36">
+      <w:hyperlink r:id="rId5" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidR="00E413C2" w:rsidRPr="00EC6844">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:bCs/>
-            <w:iCs/>
+            <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:color w:val="1155CC"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:rPr>
-          <w:t>www.epa.gov/nutrient-policy-data/cyanohabs</w:t>
+          <w:t>https://www.epa.gov/ground-water-and-drinking-water/additional-information-about-cyanotoxins-drinking-water</w:t>
         </w:r>
       </w:hyperlink>
+      <w:bookmarkStart w:id="1" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="1"/>
       <w:r w:rsidRPr="00B41658">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="003105AC" w:rsidRPr="00B41658" w:rsidRDefault="003105AC" w:rsidP="003105AC"/>
     <w:p w:rsidR="003105AC" w:rsidRPr="007069D3" w:rsidRDefault="003105AC" w:rsidP="003105AC">
       <w:r w:rsidRPr="007069D3">
         <w:t>Please share this information with all the other people who drink this water, especially those who may not have received</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007069D3">
         <w:t xml:space="preserve">this notice directly (for example, people in </w:t>
       </w:r>
       <w:r>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="007069D3">
         <w:t>partments, nursing homes, schools and businesses). You can do this by</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007069D3">
@@ -991,102 +989,102 @@
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="140"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="007069D3"/>
     <w:rsid w:val="000A5B22"/>
     <w:rsid w:val="001E3E89"/>
     <w:rsid w:val="001F40F1"/>
     <w:rsid w:val="00252D3A"/>
     <w:rsid w:val="002E1647"/>
     <w:rsid w:val="003105AC"/>
     <w:rsid w:val="007069D3"/>
     <w:rsid w:val="007D60C8"/>
     <w:rsid w:val="00852D76"/>
     <w:rsid w:val="00CF4FD1"/>
     <w:rsid w:val="00D14745"/>
     <w:rsid w:val="00D45923"/>
+    <w:rsid w:val="00E413C2"/>
     <w:rsid w:val="00F55147"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="2813F12D"/>
   <w15:docId w15:val="{7A773A0D-0D71-448D-86B2-CAC4E781E624}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -1219,51 +1217,51 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:semiHidden="1" w:uiPriority="59" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
@@ -1531,51 +1529,51 @@
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.epa.gov/nutrient-policy-data/cyanohabs" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.epa.gov/ground-water-and-drinking-water/additional-information-about-cyanotoxins-drinking-water" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -1822,65 +1820,65 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>404</Words>
-  <Characters>2305</Characters>
+  <Words>424</Words>
+  <Characters>2420</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>19</Lines>
+  <Lines>20</Lines>
   <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>IDNR</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2704</CharactersWithSpaces>
+  <CharactersWithSpaces>2839</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>jbunton</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>