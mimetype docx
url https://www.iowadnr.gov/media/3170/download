--- v0 (2025-12-12)
+++ v1 (2026-10-07)
@@ -1,139 +1,137 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w:rsidR="001D0275" w:rsidRPr="001D0275" w:rsidRDefault="001D0275" w:rsidP="001D0275">
+    <w:p w14:paraId="24C5E89E" w14:textId="77777777" w:rsidR="001D0275" w:rsidRPr="001D0275" w:rsidRDefault="001D0275" w:rsidP="001D0275">
       <w:pPr>
         <w:widowControl/>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001D0275">
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>MUNICIPAL SOLID WASTE SANITARY LANDFILL</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FA136B" w:rsidRPr="001D0275" w:rsidRDefault="001D0275" w:rsidP="001D0275">
+    <w:p w14:paraId="5779B829" w14:textId="77777777" w:rsidR="00FA136B" w:rsidRPr="001D0275" w:rsidRDefault="001D0275" w:rsidP="001D0275">
       <w:pPr>
         <w:widowControl/>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001D0275">
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>PROOF OF ESTABLISHMENT OF ACCOUNT(S)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001D0275" w:rsidRDefault="001D0275" w:rsidP="00FD6D4F"/>
-    <w:p w:rsidR="00FA136B" w:rsidRPr="00FD6D4F" w:rsidRDefault="001D0275" w:rsidP="00FD6D4F">
+    <w:p w14:paraId="739AD0A9" w14:textId="77777777" w:rsidR="001D0275" w:rsidRDefault="001D0275" w:rsidP="00FD6D4F"/>
+    <w:p w14:paraId="1543E672" w14:textId="77777777" w:rsidR="00FA136B" w:rsidRPr="00FD6D4F" w:rsidRDefault="001D0275" w:rsidP="00FD6D4F">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:color w:val="0000FF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FD6D4F">
         <w:rPr>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t>[For Bank Accounts]</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FA136B" w:rsidRDefault="00FA136B" w:rsidP="00FD6D4F"/>
-    <w:p w:rsidR="00FA136B" w:rsidRDefault="001D0275" w:rsidP="00FD6D4F">
+    <w:p w14:paraId="68EC716A" w14:textId="77777777" w:rsidR="00FA136B" w:rsidRDefault="00FA136B" w:rsidP="00FD6D4F"/>
+    <w:p w14:paraId="51C7CCB8" w14:textId="42070C33" w:rsidR="00FA136B" w:rsidRDefault="001D0275" w:rsidP="00FD6D4F">
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>WHEREAS</w:t>
       </w:r>
       <w:r>
         <w:t>, the Iowa Department of Natural Resources, herein referred to as “</w:t>
       </w:r>
       <w:r w:rsidR="00FD6D4F">
         <w:t>DNR</w:t>
       </w:r>
       <w:r>
-        <w:t>”, and IAC 567 Chapter 113.14(</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">f” requires that </w:t>
+        <w:t>”, and IAC 567 Chapter</w:t>
+      </w:r>
+      <w:r w:rsidR="002851BF">
+        <w:t xml:space="preserve"> 101.709(5)</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> requires that </w:t>
       </w:r>
       <w:r w:rsidRPr="00FD6D4F">
         <w:rPr>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t>[Facility Owner or Operator Name]</w:t>
       </w:r>
       <w:r>
         <w:t>, as Owner and/or Operator of a municipal solid waste sanitary landfill, provide statement of Initial Proof of Establishment of Account(s)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>indicating</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -220,653 +218,654 @@
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>postclosure</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>care;</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>and</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FA136B" w:rsidRDefault="00FA136B" w:rsidP="00FD6D4F"/>
-    <w:p w:rsidR="00FA136B" w:rsidRDefault="001D0275" w:rsidP="00FD6D4F">
+    <w:p w14:paraId="7905872E" w14:textId="77777777" w:rsidR="00FA136B" w:rsidRDefault="00FA136B" w:rsidP="00FD6D4F"/>
+    <w:p w14:paraId="641FF5D5" w14:textId="77777777" w:rsidR="00FA136B" w:rsidRDefault="001D0275" w:rsidP="00FD6D4F">
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>WHEREAS</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="00FD6D4F">
         <w:rPr>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t>[Facility Owner or Operator Name]</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> has established such account(s), and now, with this resolution, hereby provides statement of those accounts with the establishment of the </w:t>
       </w:r>
       <w:r w:rsidRPr="00FD6D4F">
         <w:rPr>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t>[Name of Account, i.e. closure</w:t>
       </w:r>
       <w:r w:rsidRPr="00FD6D4F">
         <w:rPr>
           <w:color w:val="0000FF"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00FD6D4F">
         <w:rPr>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t>account]</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FA136B" w:rsidRDefault="00FA136B" w:rsidP="00FD6D4F"/>
-    <w:p w:rsidR="00FA136B" w:rsidRDefault="001D0275" w:rsidP="00FD6D4F">
+    <w:p w14:paraId="3926CB9D" w14:textId="77777777" w:rsidR="00FA136B" w:rsidRDefault="00FA136B" w:rsidP="00FD6D4F"/>
+    <w:p w14:paraId="205E1AB5" w14:textId="77777777" w:rsidR="00FA136B" w:rsidRDefault="001D0275" w:rsidP="00FD6D4F">
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">NOW, THEREFORE, BE IT RESOLVED </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">by the Board of </w:t>
       </w:r>
       <w:r w:rsidRPr="00FD6D4F">
         <w:rPr>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t>[Facility Owner or Operator Name]</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> as follows:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FA136B" w:rsidRDefault="00FA136B" w:rsidP="00FD6D4F"/>
-    <w:p w:rsidR="00FA136B" w:rsidRDefault="001D0275" w:rsidP="00FD6D4F">
+    <w:p w14:paraId="55334EF8" w14:textId="77777777" w:rsidR="00FA136B" w:rsidRDefault="00FA136B" w:rsidP="00FD6D4F"/>
+    <w:p w14:paraId="2C69694B" w14:textId="77777777" w:rsidR="00FA136B" w:rsidRDefault="001D0275" w:rsidP="00FD6D4F">
       <w:r>
         <w:t xml:space="preserve">The following account(s) in the following financial institution(s) is hereby established and restricted/reserved to pay for closure and/or </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>postclosure</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> care of the </w:t>
       </w:r>
       <w:r w:rsidRPr="00FD6D4F">
         <w:rPr>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t>[Facility Name &amp; Permit Number]</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. The </w:t>
       </w:r>
       <w:r w:rsidRPr="00FD6D4F">
         <w:rPr>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t>[Name of Account]</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> is located in </w:t>
       </w:r>
       <w:r w:rsidRPr="00FD6D4F">
         <w:rPr>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t>[Where account is found within the audit]</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> in the audit of the </w:t>
       </w:r>
       <w:r w:rsidRPr="00FD6D4F">
         <w:rPr>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t>[Facility Owner or Operator Name]</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FA136B" w:rsidRDefault="00FA136B" w:rsidP="00FD6D4F"/>
+    <w:p w14:paraId="62F93CFC" w14:textId="77777777" w:rsidR="00FA136B" w:rsidRDefault="00FA136B" w:rsidP="00FD6D4F"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5508"/>
         <w:gridCol w:w="1530"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00FD6D4F" w:rsidRPr="00FD6D4F" w:rsidTr="00FD6D4F">
+      <w:tr w:rsidR="00FD6D4F" w:rsidRPr="00FD6D4F" w14:paraId="31B25A77" w14:textId="77777777" w:rsidTr="00FD6D4F">
         <w:trPr>
           <w:trHeight w:val="317"/>
           <w:tblHeader/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5508" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FD6D4F" w:rsidRPr="00FD6D4F" w:rsidRDefault="00FD6D4F" w:rsidP="00FD6D4F">
+          <w:p w14:paraId="0EA5681E" w14:textId="77777777" w:rsidR="00FD6D4F" w:rsidRPr="00FD6D4F" w:rsidRDefault="00FD6D4F" w:rsidP="00FD6D4F">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FD6D4F">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Institution</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1530" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FD6D4F" w:rsidRPr="00FD6D4F" w:rsidRDefault="00FD6D4F" w:rsidP="00FD6D4F">
+          <w:p w14:paraId="7A97EED5" w14:textId="77777777" w:rsidR="00FD6D4F" w:rsidRPr="00FD6D4F" w:rsidRDefault="00FD6D4F" w:rsidP="00FD6D4F">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FD6D4F">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Amount</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FD6D4F" w:rsidRPr="00FD6D4F" w:rsidTr="00FD6D4F">
+      <w:tr w:rsidR="00FD6D4F" w:rsidRPr="00FD6D4F" w14:paraId="5B62C83F" w14:textId="77777777" w:rsidTr="00FD6D4F">
         <w:trPr>
           <w:trHeight w:val="317"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5508" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FD6D4F" w:rsidRPr="00FD6D4F" w:rsidRDefault="00FD6D4F" w:rsidP="00FD6D4F">
+          <w:p w14:paraId="22454F17" w14:textId="77777777" w:rsidR="00FD6D4F" w:rsidRPr="00FD6D4F" w:rsidRDefault="00FD6D4F" w:rsidP="00FD6D4F">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="0000FF"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FD6D4F">
               <w:rPr>
                 <w:color w:val="0000FF"/>
               </w:rPr>
               <w:t>Bank</w:t>
             </w:r>
             <w:r w:rsidRPr="00FD6D4F">
               <w:rPr>
                 <w:color w:val="0000FF"/>
                 <w:spacing w:val="-1"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00FD6D4F">
               <w:rPr>
                 <w:color w:val="0000FF"/>
               </w:rPr>
               <w:t>#1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1530" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FD6D4F" w:rsidRPr="00FD6D4F" w:rsidRDefault="00FD6D4F" w:rsidP="00FD6D4F">
+          <w:p w14:paraId="57F7E03F" w14:textId="77777777" w:rsidR="00FD6D4F" w:rsidRPr="00FD6D4F" w:rsidRDefault="00FD6D4F" w:rsidP="00FD6D4F">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="0000FF"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FD6D4F">
               <w:rPr>
                 <w:color w:val="0000FF"/>
               </w:rPr>
               <w:t>$000,000.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FD6D4F" w:rsidRPr="00FD6D4F" w:rsidTr="00FD6D4F">
+      <w:tr w:rsidR="00FD6D4F" w:rsidRPr="00FD6D4F" w14:paraId="373D5133" w14:textId="77777777" w:rsidTr="00FD6D4F">
         <w:trPr>
           <w:trHeight w:val="317"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5508" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FD6D4F" w:rsidRPr="00FD6D4F" w:rsidRDefault="00FD6D4F" w:rsidP="00FD6D4F">
+          <w:p w14:paraId="77A90049" w14:textId="77777777" w:rsidR="00FD6D4F" w:rsidRPr="00FD6D4F" w:rsidRDefault="00FD6D4F" w:rsidP="00FD6D4F">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="0000FF"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FD6D4F">
               <w:rPr>
                 <w:color w:val="0000FF"/>
               </w:rPr>
               <w:t>Bank</w:t>
             </w:r>
             <w:r w:rsidRPr="00FD6D4F">
               <w:rPr>
                 <w:color w:val="0000FF"/>
                 <w:spacing w:val="-1"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00FD6D4F">
               <w:rPr>
                 <w:color w:val="0000FF"/>
               </w:rPr>
               <w:t>#2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1530" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FD6D4F" w:rsidRPr="00FD6D4F" w:rsidRDefault="00FD6D4F" w:rsidP="00FD6D4F">
+          <w:p w14:paraId="297CE3D6" w14:textId="77777777" w:rsidR="00FD6D4F" w:rsidRPr="00FD6D4F" w:rsidRDefault="00FD6D4F" w:rsidP="00FD6D4F">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="0000FF"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FD6D4F">
               <w:rPr>
                 <w:color w:val="0000FF"/>
               </w:rPr>
               <w:t>$000,000.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00FD6D4F" w:rsidRDefault="00FD6D4F" w:rsidP="00FD6D4F"/>
-    <w:p w:rsidR="00FA136B" w:rsidRDefault="00FA136B" w:rsidP="00FD6D4F"/>
+    <w:p w14:paraId="4660DDCE" w14:textId="77777777" w:rsidR="00FD6D4F" w:rsidRDefault="00FD6D4F" w:rsidP="00FD6D4F"/>
+    <w:p w14:paraId="0D29FE3B" w14:textId="77777777" w:rsidR="00FA136B" w:rsidRDefault="00FA136B" w:rsidP="00FD6D4F"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2898"/>
         <w:gridCol w:w="900"/>
         <w:gridCol w:w="810"/>
         <w:gridCol w:w="2610"/>
         <w:gridCol w:w="630"/>
         <w:gridCol w:w="720"/>
         <w:gridCol w:w="2448"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00FD6D4F" w:rsidRPr="00F06DD7" w:rsidTr="00FD6D4F">
+      <w:tr w:rsidR="00FD6D4F" w:rsidRPr="00F06DD7" w14:paraId="5B980E22" w14:textId="77777777" w:rsidTr="00FD6D4F">
         <w:trPr>
           <w:trHeight w:val="346"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2898" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00FD6D4F" w:rsidRPr="00F06DD7" w:rsidRDefault="00FD6D4F" w:rsidP="00CB70D8">
+          <w:p w14:paraId="1F0AE179" w14:textId="77777777" w:rsidR="00FD6D4F" w:rsidRPr="00F06DD7" w:rsidRDefault="00FD6D4F" w:rsidP="00CB70D8">
             <w:pPr>
               <w:rPr>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Passed and Approved</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:t>on</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:t>this</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00FD6D4F" w:rsidRPr="00F06DD7" w:rsidRDefault="00FD6D4F" w:rsidP="00CB70D8">
+          <w:p w14:paraId="7F788FBB" w14:textId="77777777" w:rsidR="00FD6D4F" w:rsidRPr="00F06DD7" w:rsidRDefault="00FD6D4F" w:rsidP="00CB70D8">
             <w:pPr>
               <w:rPr>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="810" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00FD6D4F" w:rsidRPr="00F06DD7" w:rsidRDefault="00FD6D4F" w:rsidP="00CB70D8">
+          <w:p w14:paraId="4F2F02A7" w14:textId="77777777" w:rsidR="00FD6D4F" w:rsidRPr="00F06DD7" w:rsidRDefault="00FD6D4F" w:rsidP="00CB70D8">
             <w:pPr>
               <w:rPr>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00790CD0">
               <w:t>day of</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2610" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00FD6D4F" w:rsidRPr="00F06DD7" w:rsidRDefault="00FD6D4F" w:rsidP="00CB70D8">
+          <w:p w14:paraId="5985951C" w14:textId="77777777" w:rsidR="00FD6D4F" w:rsidRPr="00F06DD7" w:rsidRDefault="00FD6D4F" w:rsidP="00CB70D8">
             <w:pPr>
               <w:rPr>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="630" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00FD6D4F" w:rsidRPr="00F06DD7" w:rsidRDefault="00FD6D4F" w:rsidP="00CB70D8">
+          <w:p w14:paraId="74B64835" w14:textId="77777777" w:rsidR="00FD6D4F" w:rsidRPr="00F06DD7" w:rsidRDefault="00FD6D4F" w:rsidP="00CB70D8">
             <w:pPr>
               <w:rPr>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00790CD0">
               <w:t>, 20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="720" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00FD6D4F" w:rsidRPr="00F06DD7" w:rsidRDefault="00FD6D4F" w:rsidP="00CB70D8">
+          <w:p w14:paraId="0FFD0ED2" w14:textId="77777777" w:rsidR="00FD6D4F" w:rsidRPr="00F06DD7" w:rsidRDefault="00FD6D4F" w:rsidP="00CB70D8">
             <w:pPr>
               <w:rPr>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2448" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00FD6D4F" w:rsidRPr="002D7264" w:rsidRDefault="00FD6D4F" w:rsidP="00CB70D8">
+          <w:p w14:paraId="7A2E419D" w14:textId="77777777" w:rsidR="00FD6D4F" w:rsidRPr="002D7264" w:rsidRDefault="00FD6D4F" w:rsidP="00CB70D8">
             <w:r w:rsidRPr="002D7264">
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00FD6D4F" w:rsidRDefault="00FD6D4F" w:rsidP="00FD6D4F"/>
+    <w:p w14:paraId="73630FFB" w14:textId="77777777" w:rsidR="00FD6D4F" w:rsidRDefault="00FD6D4F" w:rsidP="00FD6D4F"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="828"/>
         <w:gridCol w:w="360"/>
         <w:gridCol w:w="4320"/>
         <w:gridCol w:w="720"/>
         <w:gridCol w:w="1116"/>
         <w:gridCol w:w="3672"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00FD6D4F" w:rsidTr="00CB70D8">
+      <w:tr w:rsidR="00FD6D4F" w14:paraId="70FE07DB" w14:textId="77777777" w:rsidTr="00CB70D8">
         <w:trPr>
           <w:trHeight w:val="504"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1188" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00FD6D4F" w:rsidRDefault="00FD6D4F" w:rsidP="00CB70D8">
+          <w:p w14:paraId="3A690406" w14:textId="77777777" w:rsidR="00FD6D4F" w:rsidRDefault="00FD6D4F" w:rsidP="00CB70D8">
             <w:r w:rsidRPr="00790CD0">
               <w:t>Signature:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6156" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00FD6D4F" w:rsidRDefault="00FD6D4F" w:rsidP="00CB70D8"/>
+          <w:p w14:paraId="69CC2D20" w14:textId="77777777" w:rsidR="00FD6D4F" w:rsidRDefault="00FD6D4F" w:rsidP="00CB70D8"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3672" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00FD6D4F" w:rsidRPr="002D7264" w:rsidRDefault="00FD6D4F" w:rsidP="00CB70D8"/>
+          <w:p w14:paraId="58EC0163" w14:textId="77777777" w:rsidR="00FD6D4F" w:rsidRPr="002D7264" w:rsidRDefault="00FD6D4F" w:rsidP="00CB70D8"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FD6D4F" w:rsidTr="00CB70D8">
+      <w:tr w:rsidR="00FD6D4F" w14:paraId="619BD7E4" w14:textId="77777777" w:rsidTr="00CB70D8">
         <w:trPr>
           <w:trHeight w:val="346"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="828" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00FD6D4F" w:rsidRDefault="00FD6D4F" w:rsidP="00CB70D8">
+          <w:p w14:paraId="5C80550B" w14:textId="77777777" w:rsidR="00FD6D4F" w:rsidRDefault="00FD6D4F" w:rsidP="00CB70D8">
             <w:r w:rsidRPr="00790CD0">
               <w:t>Name:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4680" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00FD6D4F" w:rsidRDefault="00FD6D4F" w:rsidP="00CB70D8"/>
+          <w:p w14:paraId="424B63D5" w14:textId="77777777" w:rsidR="00FD6D4F" w:rsidRDefault="00FD6D4F" w:rsidP="00CB70D8"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="720" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00FD6D4F" w:rsidRDefault="00FD6D4F" w:rsidP="00CB70D8">
+          <w:p w14:paraId="6141BE3D" w14:textId="77777777" w:rsidR="00FD6D4F" w:rsidRDefault="00FD6D4F" w:rsidP="00CB70D8">
             <w:r w:rsidRPr="00790CD0">
               <w:t>Title:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4788" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00FD6D4F" w:rsidRDefault="00FD6D4F" w:rsidP="00CB70D8"/>
+          <w:p w14:paraId="322C1E86" w14:textId="77777777" w:rsidR="00FD6D4F" w:rsidRDefault="00FD6D4F" w:rsidP="00CB70D8"/>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00FD6D4F" w:rsidRDefault="00FD6D4F" w:rsidP="00FD6D4F"/>
-    <w:p w:rsidR="00FD6D4F" w:rsidRDefault="00FD6D4F" w:rsidP="00FD6D4F">
+    <w:p w14:paraId="32B61E2B" w14:textId="77777777" w:rsidR="00FD6D4F" w:rsidRDefault="00FD6D4F" w:rsidP="00FD6D4F"/>
+    <w:p w14:paraId="0FB03762" w14:textId="77777777" w:rsidR="00FD6D4F" w:rsidRDefault="00FD6D4F" w:rsidP="00FD6D4F">
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FA136B" w:rsidRPr="00FD6D4F" w:rsidRDefault="001D0275" w:rsidP="00FD6D4F">
+    <w:p w14:paraId="76496352" w14:textId="77777777" w:rsidR="00FA136B" w:rsidRPr="00FD6D4F" w:rsidRDefault="001D0275" w:rsidP="00FD6D4F">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:color w:val="0000FF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FD6D4F">
         <w:rPr>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>[For Local Government Funds]</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FA136B" w:rsidRDefault="00FA136B" w:rsidP="00FD6D4F"/>
-    <w:p w:rsidR="00FA136B" w:rsidRDefault="001D0275" w:rsidP="00FD6D4F">
+    <w:p w14:paraId="78742DE2" w14:textId="77777777" w:rsidR="00FA136B" w:rsidRDefault="00FA136B" w:rsidP="00FD6D4F"/>
+    <w:p w14:paraId="1C1122ED" w14:textId="749018A9" w:rsidR="00FA136B" w:rsidRDefault="001D0275" w:rsidP="00FD6D4F">
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>WHEREAS</w:t>
       </w:r>
       <w:r>
         <w:t>, the Iowa Department of Natural Resources, herein referred to as “</w:t>
       </w:r>
       <w:r w:rsidR="00FD6D4F">
         <w:t>DNR</w:t>
       </w:r>
       <w:r>
-        <w:t>”, and IAC 567 Chapter 113.14(</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">f” requires that </w:t>
+        <w:t>”, and IAC 567 Chapter</w:t>
+      </w:r>
+      <w:r w:rsidR="002851BF">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002851BF">
+        <w:t xml:space="preserve">101.709(5) </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> requires that </w:t>
       </w:r>
       <w:r w:rsidRPr="00FD6D4F">
         <w:rPr>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t>[Facility Owner or Operator Name]</w:t>
       </w:r>
       <w:r>
         <w:t>, as Owner and/or Operator of a municipal solid waste sanitary landfill, provide statement of Initial Proof of Establishment of Account(s)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>indicating</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -953,103 +952,103 @@
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>postclosure</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>care;</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>and</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FA136B" w:rsidRDefault="00FA136B" w:rsidP="00FD6D4F"/>
-    <w:p w:rsidR="00FA136B" w:rsidRDefault="001D0275" w:rsidP="00FD6D4F">
+    <w:p w14:paraId="5875A042" w14:textId="77777777" w:rsidR="00FA136B" w:rsidRDefault="00FA136B" w:rsidP="00FD6D4F"/>
+    <w:p w14:paraId="3391ECBA" w14:textId="77777777" w:rsidR="00FA136B" w:rsidRDefault="001D0275" w:rsidP="00FD6D4F">
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>WHEREAS</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="00FD6D4F">
         <w:rPr>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t>[Facility Owner or Operator Name]</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> has established such fund(s), and now, with this resolution, hereby provides statement of those funds with the establishment of the </w:t>
       </w:r>
       <w:r w:rsidRPr="00FD6D4F">
         <w:rPr>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t>[Name of Fund, i.e. closure reserve fund]</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FA136B" w:rsidRDefault="00FA136B" w:rsidP="00FD6D4F"/>
-    <w:p w:rsidR="00FA136B" w:rsidRDefault="001D0275" w:rsidP="00FD6D4F">
+    <w:p w14:paraId="003372DE" w14:textId="77777777" w:rsidR="00FA136B" w:rsidRDefault="00FA136B" w:rsidP="00FD6D4F"/>
+    <w:p w14:paraId="50CA5336" w14:textId="77777777" w:rsidR="00FA136B" w:rsidRDefault="001D0275" w:rsidP="00FD6D4F">
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">NOW, THEREFORE, BE IT RESOLVED </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">by the Board of </w:t>
       </w:r>
       <w:r w:rsidRPr="00FD6D4F">
         <w:rPr>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t>[Facility Owner or Operator Name]</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> as follows:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FA136B" w:rsidRDefault="00FA136B" w:rsidP="00FD6D4F"/>
-    <w:p w:rsidR="00FA136B" w:rsidRDefault="001D0275" w:rsidP="00FD6D4F">
+    <w:p w14:paraId="7CE73108" w14:textId="77777777" w:rsidR="00FA136B" w:rsidRDefault="00FA136B" w:rsidP="00FD6D4F"/>
+    <w:p w14:paraId="4C50F625" w14:textId="77777777" w:rsidR="00FA136B" w:rsidRDefault="001D0275" w:rsidP="00FD6D4F">
       <w:r>
         <w:t xml:space="preserve">The following fund(s) are hereby established </w:t>
       </w:r>
       <w:r w:rsidRPr="00FD6D4F">
         <w:rPr>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t>[Include here if fund is restricted/reserved]</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> to pay for closure and/or </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>postclosure</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> care of the </w:t>
       </w:r>
       <w:r w:rsidRPr="00FD6D4F">
         <w:rPr>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t>[Facility Name &amp; Permit Number]</w:t>
@@ -1262,374 +1261,371 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00FD6D4F">
         <w:rPr>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t>Operator</w:t>
       </w:r>
       <w:r w:rsidRPr="00FD6D4F">
         <w:rPr>
           <w:color w:val="0000FF"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00FD6D4F">
         <w:rPr>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t>Name]</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FA136B" w:rsidRDefault="00FA136B" w:rsidP="00FD6D4F"/>
-[...1 lines deleted...]
-    <w:p w:rsidR="00FD6D4F" w:rsidRDefault="00FD6D4F" w:rsidP="00FD6D4F"/>
+    <w:p w14:paraId="58FFB531" w14:textId="77777777" w:rsidR="00FA136B" w:rsidRDefault="00FA136B" w:rsidP="00FD6D4F"/>
+    <w:p w14:paraId="64D70B24" w14:textId="77777777" w:rsidR="00FD6D4F" w:rsidRDefault="00FD6D4F" w:rsidP="00FD6D4F"/>
+    <w:p w14:paraId="28D344F6" w14:textId="77777777" w:rsidR="00FD6D4F" w:rsidRDefault="00FD6D4F" w:rsidP="00FD6D4F"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2898"/>
         <w:gridCol w:w="900"/>
         <w:gridCol w:w="810"/>
         <w:gridCol w:w="2610"/>
         <w:gridCol w:w="630"/>
         <w:gridCol w:w="720"/>
         <w:gridCol w:w="2448"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00FD6D4F" w:rsidRPr="00F06DD7" w:rsidTr="00CB70D8">
+      <w:tr w:rsidR="00FD6D4F" w:rsidRPr="00F06DD7" w14:paraId="483EAE7E" w14:textId="77777777" w:rsidTr="00CB70D8">
         <w:trPr>
           <w:trHeight w:val="346"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2898" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00FD6D4F" w:rsidRPr="00F06DD7" w:rsidRDefault="00FD6D4F" w:rsidP="00CB70D8">
+          <w:p w14:paraId="4C0965E3" w14:textId="77777777" w:rsidR="00FD6D4F" w:rsidRPr="00F06DD7" w:rsidRDefault="00FD6D4F" w:rsidP="00CB70D8">
             <w:pPr>
               <w:rPr>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Passed and Approved</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:t>on</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:t>this</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00FD6D4F" w:rsidRPr="00F06DD7" w:rsidRDefault="00FD6D4F" w:rsidP="00CB70D8">
+          <w:p w14:paraId="1F968B1C" w14:textId="77777777" w:rsidR="00FD6D4F" w:rsidRPr="00F06DD7" w:rsidRDefault="00FD6D4F" w:rsidP="00CB70D8">
             <w:pPr>
               <w:rPr>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="810" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00FD6D4F" w:rsidRPr="00F06DD7" w:rsidRDefault="00FD6D4F" w:rsidP="00CB70D8">
+          <w:p w14:paraId="6D637C3F" w14:textId="77777777" w:rsidR="00FD6D4F" w:rsidRPr="00F06DD7" w:rsidRDefault="00FD6D4F" w:rsidP="00CB70D8">
             <w:pPr>
               <w:rPr>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00790CD0">
               <w:t>day of</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2610" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00FD6D4F" w:rsidRPr="00F06DD7" w:rsidRDefault="00FD6D4F" w:rsidP="00CB70D8">
+          <w:p w14:paraId="1CA27D3E" w14:textId="77777777" w:rsidR="00FD6D4F" w:rsidRPr="00F06DD7" w:rsidRDefault="00FD6D4F" w:rsidP="00CB70D8">
             <w:pPr>
               <w:rPr>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="630" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00FD6D4F" w:rsidRPr="00F06DD7" w:rsidRDefault="00FD6D4F" w:rsidP="00CB70D8">
+          <w:p w14:paraId="20AB6CD9" w14:textId="77777777" w:rsidR="00FD6D4F" w:rsidRPr="00F06DD7" w:rsidRDefault="00FD6D4F" w:rsidP="00CB70D8">
             <w:pPr>
               <w:rPr>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00790CD0">
               <w:t>, 20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="720" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00FD6D4F" w:rsidRPr="00F06DD7" w:rsidRDefault="00FD6D4F" w:rsidP="00CB70D8">
+          <w:p w14:paraId="6B7B7295" w14:textId="77777777" w:rsidR="00FD6D4F" w:rsidRPr="00F06DD7" w:rsidRDefault="00FD6D4F" w:rsidP="00CB70D8">
             <w:pPr>
               <w:rPr>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2448" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00FD6D4F" w:rsidRPr="002D7264" w:rsidRDefault="00FD6D4F" w:rsidP="00CB70D8">
+          <w:p w14:paraId="79E7AF58" w14:textId="77777777" w:rsidR="00FD6D4F" w:rsidRPr="002D7264" w:rsidRDefault="00FD6D4F" w:rsidP="00CB70D8">
             <w:r w:rsidRPr="002D7264">
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00FD6D4F" w:rsidRDefault="00FD6D4F" w:rsidP="00FD6D4F"/>
+    <w:p w14:paraId="27B8E46D" w14:textId="77777777" w:rsidR="00FD6D4F" w:rsidRDefault="00FD6D4F" w:rsidP="00FD6D4F"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="828"/>
         <w:gridCol w:w="360"/>
         <w:gridCol w:w="4320"/>
         <w:gridCol w:w="720"/>
         <w:gridCol w:w="1116"/>
         <w:gridCol w:w="3672"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00FD6D4F" w:rsidTr="00CB70D8">
+      <w:tr w:rsidR="00FD6D4F" w14:paraId="231689CE" w14:textId="77777777" w:rsidTr="00CB70D8">
         <w:trPr>
           <w:trHeight w:val="504"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1188" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00FD6D4F" w:rsidRDefault="00FD6D4F" w:rsidP="00CB70D8">
+          <w:p w14:paraId="7B1FFC77" w14:textId="77777777" w:rsidR="00FD6D4F" w:rsidRDefault="00FD6D4F" w:rsidP="00CB70D8">
             <w:r w:rsidRPr="00790CD0">
               <w:t>Signature:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6156" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00FD6D4F" w:rsidRDefault="00FD6D4F" w:rsidP="00CB70D8"/>
+          <w:p w14:paraId="15255D64" w14:textId="77777777" w:rsidR="00FD6D4F" w:rsidRDefault="00FD6D4F" w:rsidP="00CB70D8"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3672" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00FD6D4F" w:rsidRPr="002D7264" w:rsidRDefault="00FD6D4F" w:rsidP="00CB70D8"/>
+          <w:p w14:paraId="557C780E" w14:textId="77777777" w:rsidR="00FD6D4F" w:rsidRPr="002D7264" w:rsidRDefault="00FD6D4F" w:rsidP="00CB70D8"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FD6D4F" w:rsidTr="00CB70D8">
+      <w:tr w:rsidR="00FD6D4F" w14:paraId="4358B2D1" w14:textId="77777777" w:rsidTr="00CB70D8">
         <w:trPr>
           <w:trHeight w:val="346"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="828" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00FD6D4F" w:rsidRDefault="00FD6D4F" w:rsidP="00CB70D8">
+          <w:p w14:paraId="32B159B6" w14:textId="77777777" w:rsidR="00FD6D4F" w:rsidRDefault="00FD6D4F" w:rsidP="00CB70D8">
             <w:r w:rsidRPr="00790CD0">
               <w:t>Name:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4680" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00FD6D4F" w:rsidRDefault="00FD6D4F" w:rsidP="00CB70D8"/>
+          <w:p w14:paraId="58CB6598" w14:textId="77777777" w:rsidR="00FD6D4F" w:rsidRDefault="00FD6D4F" w:rsidP="00CB70D8"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="720" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00FD6D4F" w:rsidRDefault="00FD6D4F" w:rsidP="00CB70D8">
+          <w:p w14:paraId="0E056731" w14:textId="77777777" w:rsidR="00FD6D4F" w:rsidRDefault="00FD6D4F" w:rsidP="00CB70D8">
             <w:r w:rsidRPr="00790CD0">
               <w:t>Title:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4788" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00FD6D4F" w:rsidRDefault="00FD6D4F" w:rsidP="00CB70D8"/>
+          <w:p w14:paraId="005476A8" w14:textId="77777777" w:rsidR="00FD6D4F" w:rsidRDefault="00FD6D4F" w:rsidP="00CB70D8"/>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00FD6D4F" w:rsidRDefault="00FD6D4F" w:rsidP="00FD6D4F">
-[...2 lines deleted...]
-    </w:p>
+    <w:p w14:paraId="3CD0E713" w14:textId="77777777" w:rsidR="00FD6D4F" w:rsidRDefault="00FD6D4F" w:rsidP="00FD6D4F"/>
     <w:sectPr w:rsidR="00FD6D4F" w:rsidSect="001D0275">
       <w:footerReference w:type="default" r:id="rId6"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="432" w:footer="432" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="299"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="0079446A" w:rsidRDefault="0079446A">
+    <w:p w14:paraId="2B4A8C3F" w14:textId="77777777" w:rsidR="00C24672" w:rsidRDefault="00C24672">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="0079446A" w:rsidRDefault="0079446A">
+    <w:p w14:paraId="3A33157D" w14:textId="77777777" w:rsidR="00C24672" w:rsidRDefault="00C24672">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w:rsidR="00FA136B" w:rsidRPr="00FD6D4F" w:rsidRDefault="001D0275" w:rsidP="00FD6D4F">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="55C2AFEC" w14:textId="2C04F1E6" w:rsidR="00FA136B" w:rsidRPr="00FD6D4F" w:rsidRDefault="001D0275" w:rsidP="00FD6D4F">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="5400"/>
         <w:tab w:val="right" w:pos="10800"/>
       </w:tabs>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00FD6D4F">
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t>Proof of Establishment of Accounts/Funds Sample</w:t>
     </w:r>
     <w:r w:rsidRPr="00FD6D4F">
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:tab/>
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
     <w:r w:rsidRPr="00FD6D4F">
       <w:rPr>
         <w:sz w:val="20"/>
@@ -1646,155 +1642,166 @@
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidRPr="00FD6D4F">
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r w:rsidRPr="00FD6D4F">
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r w:rsidRPr="00FD6D4F">
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:tab/>
-      <w:t>Revised 3/3/08</w:t>
+      <w:t xml:space="preserve">Revised </w:t>
+    </w:r>
+    <w:r w:rsidR="002851BF">
+      <w:rPr>
+        <w:noProof/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+      <w:t>9/2026</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="0079446A" w:rsidRDefault="0079446A">
+    <w:p w14:paraId="49C5A95B" w14:textId="77777777" w:rsidR="00C24672" w:rsidRDefault="00C24672">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="0079446A" w:rsidRDefault="0079446A">
+    <w:p w14:paraId="563AE30D" w14:textId="77777777" w:rsidR="00C24672" w:rsidRDefault="00C24672">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
-[...1 lines deleted...]
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:zoom w:percent="110"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:ulTrailSpace/>
     <w:shapeLayoutLikeWW8/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00FA136B"/>
     <w:rsid w:val="001D0275"/>
+    <w:rsid w:val="002851BF"/>
+    <w:rsid w:val="00611926"/>
     <w:rsid w:val="0079446A"/>
+    <w:rsid w:val="00C24672"/>
+    <w:rsid w:val="00CD4ADC"/>
     <w:rsid w:val="00FA136B"/>
     <w:rsid w:val="00FD6D4F"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="26DB6AF6"/>
+  <w14:docId w14:val="31BF5317"/>
   <w15:docId w15:val="{F7FF5B99-8E2F-402F-8DBE-CC22D839F83B}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -2126,50 +2133,51 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00FD6D4F"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:before="90"/>
       <w:ind w:left="3415" w:right="3415"/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:i/>
@@ -2273,51 +2281,54 @@
     <w:rsid w:val="001D0275"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="00FD6D4F"/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid"/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:relyOnVML/>
+  <w:allowPNG/>
+</w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
@@ -2567,76 +2578,76 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>2</Pages>
-[...1 lines deleted...]
-  <Characters>2041</Characters>
+  <Pages>1</Pages>
+  <Words>357</Words>
+  <Characters>2039</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>17</Lines>
+  <Lines>16</Lines>
   <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Microsoft Word - Proof of Est  Accounts for Financial Assurance</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2395</CharactersWithSpaces>
+  <CharactersWithSpaces>2392</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Microsoft Word - Proof of Est  Accounts for Financial Assurance</dc:title>
   <dc:subject/>
   <dc:creator>bjolly</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">
     <vt:filetime>2008-03-05T00:00:00Z</vt:filetime>
   </property>