--- v1 (2025-12-12)
+++ v2 (2026-10-07)
@@ -1,53 +1,53 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w:rsidR="00510D98" w:rsidRPr="000D66A9" w:rsidRDefault="000D66A9" w:rsidP="000D66A9">
+    <w:p w14:paraId="6BAABDC8" w14:textId="77777777" w:rsidR="00510D98" w:rsidRPr="000D66A9" w:rsidRDefault="000D66A9" w:rsidP="000D66A9">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:caps/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000D66A9">
         <w:rPr>
           <w:b/>
           <w:caps/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>M</w:t>
       </w:r>
       <w:r w:rsidR="00D1478B" w:rsidRPr="000D66A9">
         <w:rPr>
           <w:b/>
           <w:caps/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -56,51 +56,51 @@
       <w:r w:rsidRPr="000D66A9">
         <w:rPr>
           <w:b/>
           <w:caps/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>L</w:t>
       </w:r>
       <w:r w:rsidR="00D1478B" w:rsidRPr="000D66A9">
         <w:rPr>
           <w:b/>
           <w:caps/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>andf</w:t>
       </w:r>
       <w:r w:rsidRPr="000D66A9">
         <w:rPr>
           <w:b/>
           <w:caps/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ill</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FC7C26" w:rsidRPr="000D66A9" w:rsidRDefault="00CA3A20" w:rsidP="000D66A9">
+    <w:p w14:paraId="103F8EFB" w14:textId="77777777" w:rsidR="00FC7C26" w:rsidRPr="000D66A9" w:rsidRDefault="00CA3A20" w:rsidP="000D66A9">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000D66A9">
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>CORPORATE</w:t>
       </w:r>
       <w:r w:rsidR="00FC7C26" w:rsidRPr="000D66A9">
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00C743F9" w:rsidRPr="000D66A9">
@@ -110,128 +110,123 @@
         </w:rPr>
         <w:t>FINANCIAL TEST</w:t>
       </w:r>
       <w:r w:rsidR="00AC5888" w:rsidRPr="000D66A9">
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> &amp;</w:t>
       </w:r>
       <w:r w:rsidRPr="000D66A9">
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00AC5888" w:rsidRPr="000D66A9">
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>CFO LETTER</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FC7C26" w:rsidRPr="00FC7C26" w:rsidRDefault="00FC7C26" w:rsidP="000D66A9"/>
-    <w:p w:rsidR="00272A2A" w:rsidRPr="000D6E48" w:rsidRDefault="00272A2A" w:rsidP="000D66A9">
+    <w:p w14:paraId="715CE742" w14:textId="77777777" w:rsidR="00FC7C26" w:rsidRPr="00FC7C26" w:rsidRDefault="00FC7C26" w:rsidP="000D66A9"/>
+    <w:p w14:paraId="1420B209" w14:textId="77777777" w:rsidR="00272A2A" w:rsidRPr="000D6E48" w:rsidRDefault="00272A2A" w:rsidP="000D66A9">
       <w:pPr>
         <w:rPr>
           <w:color w:val="0000FF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000D6E48">
         <w:rPr>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t>[Enter Date]</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00272A2A" w:rsidRPr="00510D98" w:rsidRDefault="00272A2A" w:rsidP="000D66A9"/>
-[...1 lines deleted...]
-    <w:p w:rsidR="00272A2A" w:rsidRPr="00510D98" w:rsidRDefault="00272A2A" w:rsidP="000D66A9">
+    <w:p w14:paraId="455ABBD7" w14:textId="77777777" w:rsidR="00272A2A" w:rsidRPr="00510D98" w:rsidRDefault="00272A2A" w:rsidP="000D66A9"/>
+    <w:p w14:paraId="44E50644" w14:textId="77777777" w:rsidR="00272A2A" w:rsidRPr="00510D98" w:rsidRDefault="00272A2A" w:rsidP="000D66A9"/>
+    <w:p w14:paraId="212E2C68" w14:textId="77777777" w:rsidR="00272A2A" w:rsidRPr="00510D98" w:rsidRDefault="00272A2A" w:rsidP="000D66A9">
       <w:r w:rsidRPr="00510D98">
         <w:t>Iowa Department of Natural Resources</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00272A2A" w:rsidRPr="00510D98" w:rsidRDefault="00510D98" w:rsidP="000D66A9">
+    <w:p w14:paraId="036A531F" w14:textId="77777777" w:rsidR="00272A2A" w:rsidRPr="00510D98" w:rsidRDefault="00510D98" w:rsidP="000D66A9">
       <w:r w:rsidRPr="00510D98">
         <w:t>Land Quality Bureau</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00272A2A" w:rsidRPr="00510D98" w:rsidRDefault="000D66A9" w:rsidP="000D66A9">
+    <w:p w14:paraId="21038EBA" w14:textId="77777777" w:rsidR="00272A2A" w:rsidRPr="00510D98" w:rsidRDefault="000D66A9" w:rsidP="000D66A9">
       <w:r>
         <w:t>6200 Park Ave Ste 200</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00272A2A" w:rsidRPr="00510D98" w:rsidRDefault="00272A2A" w:rsidP="000D66A9">
+    <w:p w14:paraId="20872D78" w14:textId="77777777" w:rsidR="00272A2A" w:rsidRPr="00510D98" w:rsidRDefault="00272A2A" w:rsidP="000D66A9">
       <w:r w:rsidRPr="00510D98">
         <w:t>Des Moines, IA</w:t>
       </w:r>
       <w:r w:rsidR="006D62D7">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00510D98">
         <w:t>503</w:t>
       </w:r>
       <w:r w:rsidR="000D66A9">
         <w:t>21</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00272A2A" w:rsidRPr="00510D98" w:rsidRDefault="00272A2A" w:rsidP="000D66A9"/>
-    <w:p w:rsidR="00272A2A" w:rsidRPr="006A05EE" w:rsidRDefault="006A05EE" w:rsidP="000D66A9">
+    <w:p w14:paraId="7CE81B66" w14:textId="77777777" w:rsidR="00272A2A" w:rsidRPr="00510D98" w:rsidRDefault="00272A2A" w:rsidP="000D66A9"/>
+    <w:p w14:paraId="6F700AD8" w14:textId="77777777" w:rsidR="00272A2A" w:rsidRPr="006A05EE" w:rsidRDefault="006A05EE" w:rsidP="000D66A9">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">To </w:t>
       </w:r>
       <w:r w:rsidR="008067FA">
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Processor </w:t>
       </w:r>
       <w:r w:rsidR="00856A57">
         <w:t>OF SOLID</w:t>
       </w:r>
       <w:r w:rsidR="008067FA">
         <w:t xml:space="preserve"> Waste Sanitary Landfill Financial Assurance Reports:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00272A2A" w:rsidRPr="000A50AD" w:rsidRDefault="00272A2A" w:rsidP="000D66A9"/>
-    <w:p w:rsidR="0080065E" w:rsidRPr="00510D98" w:rsidRDefault="008067FA" w:rsidP="000D66A9">
+    <w:p w14:paraId="385CE4CC" w14:textId="77777777" w:rsidR="00272A2A" w:rsidRPr="000A50AD" w:rsidRDefault="00272A2A" w:rsidP="000D66A9"/>
+    <w:p w14:paraId="5EC24857" w14:textId="2700B233" w:rsidR="0080065E" w:rsidRPr="00510D98" w:rsidRDefault="008067FA" w:rsidP="000D66A9">
       <w:r>
         <w:t>I am the C</w:t>
       </w:r>
       <w:r w:rsidR="0080065E" w:rsidRPr="00510D98">
-        <w:t>h</w:t>
-[...4 lines deleted...]
-        <w:t xml:space="preserve">ief </w:t>
+        <w:t xml:space="preserve">hief </w:t>
       </w:r>
       <w:r>
         <w:t>Financial O</w:t>
       </w:r>
       <w:r w:rsidR="0080065E" w:rsidRPr="00510D98">
         <w:t xml:space="preserve">fficer for </w:t>
       </w:r>
       <w:r w:rsidR="006A05EE">
         <w:t>the</w:t>
       </w:r>
       <w:r w:rsidR="006A05EE" w:rsidRPr="00510D98">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="006A05EE" w:rsidRPr="000D66A9">
         <w:rPr>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
       <w:r w:rsidR="007D49EA" w:rsidRPr="000D66A9">
         <w:rPr>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t xml:space="preserve">Name </w:t>
       </w:r>
@@ -262,820 +257,737 @@
         <w:t>after</w:t>
       </w:r>
       <w:r w:rsidR="006A05EE" w:rsidRPr="00553E87">
         <w:rPr>
           <w:b/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> referred to as</w:t>
       </w:r>
       <w:r w:rsidR="006A05EE">
         <w:t xml:space="preserve"> “Owner”. </w:t>
       </w:r>
       <w:r w:rsidR="0080065E" w:rsidRPr="00510D98">
         <w:t xml:space="preserve">This letter is in support of the </w:t>
       </w:r>
       <w:r w:rsidR="006A05EE">
         <w:t>Owner’s</w:t>
       </w:r>
       <w:r w:rsidR="0080065E" w:rsidRPr="00510D98">
         <w:t xml:space="preserve"> use of the Corporate </w:t>
       </w:r>
       <w:r w:rsidR="00510D98">
         <w:t>Financial Test</w:t>
       </w:r>
       <w:r w:rsidR="0080065E" w:rsidRPr="00510D98">
-        <w:t xml:space="preserve"> to demonstrate financial assurance for closure and/or postclosure care costs as specified in </w:t>
-[...23 lines deleted...]
-        <w:t>(6)(e)</w:t>
+        <w:t xml:space="preserve"> to demonstrate financial assurance for closure and/or postclosure care costs as specified in</w:t>
+      </w:r>
+      <w:r w:rsidR="00B71575">
+        <w:t xml:space="preserve"> Iowa Administrative Code 567 Chapter 101.707(5)</w:t>
       </w:r>
       <w:r w:rsidR="0080065E" w:rsidRPr="00510D98">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0080065E" w:rsidRPr="000A50AD" w:rsidRDefault="0080065E" w:rsidP="000D66A9"/>
-    <w:p w:rsidR="0080065E" w:rsidRPr="00510D98" w:rsidRDefault="0080065E" w:rsidP="000D66A9">
+    <w:p w14:paraId="5E5E1077" w14:textId="77777777" w:rsidR="0080065E" w:rsidRPr="000A50AD" w:rsidRDefault="0080065E" w:rsidP="000D66A9"/>
+    <w:p w14:paraId="59AA7D6B" w14:textId="02101087" w:rsidR="0080065E" w:rsidRPr="00510D98" w:rsidRDefault="0080065E" w:rsidP="000D66A9">
       <w:r w:rsidRPr="00510D98">
         <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:r w:rsidR="006A05EE">
         <w:t>Owner</w:t>
       </w:r>
       <w:r w:rsidRPr="00510D98">
         <w:t xml:space="preserve"> is providing a Corporate </w:t>
       </w:r>
       <w:r w:rsidR="00B06B73">
         <w:t>Financial Test</w:t>
       </w:r>
       <w:r w:rsidRPr="00510D98">
-        <w:t xml:space="preserve">, as specified in </w:t>
-[...7 lines deleted...]
-      <w:r w:rsidR="00B06B73" w:rsidRPr="00510D98">
+        <w:t xml:space="preserve">, as specified </w:t>
+      </w:r>
+      <w:r w:rsidR="00B71575" w:rsidRPr="00510D98">
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidR="00B71575">
+        <w:t xml:space="preserve"> Iowa Administrative Code 567 Chapter 101.707(5)</w:t>
+      </w:r>
+      <w:r w:rsidR="00B06B73">
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...13 lines deleted...]
-        <w:t xml:space="preserve">(6)(e) </w:t>
       </w:r>
       <w:r w:rsidR="007D49EA">
         <w:t>for</w:t>
       </w:r>
       <w:r w:rsidRPr="00510D98">
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00272A2A" w:rsidRDefault="00272A2A" w:rsidP="000D66A9"/>
+    <w:p w14:paraId="7C9A6A0D" w14:textId="77777777" w:rsidR="00272A2A" w:rsidRDefault="00272A2A" w:rsidP="000D66A9"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1098"/>
         <w:gridCol w:w="540"/>
         <w:gridCol w:w="5310"/>
         <w:gridCol w:w="1260"/>
         <w:gridCol w:w="2808"/>
       </w:tblGrid>
-      <w:tr w:rsidR="000D66A9" w:rsidTr="000D66A9">
+      <w:tr w:rsidR="000D66A9" w14:paraId="4095DDE2" w14:textId="77777777" w:rsidTr="000D66A9">
         <w:trPr>
           <w:trHeight w:val="346"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1638" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="000D66A9" w:rsidRDefault="000D66A9" w:rsidP="000D66A9">
+          <w:p w14:paraId="4AE38269" w14:textId="77777777" w:rsidR="000D66A9" w:rsidRDefault="000D66A9" w:rsidP="000D66A9">
             <w:r w:rsidRPr="00510D98">
               <w:rPr>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
               <w:t>Facility Name:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5310" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="000D66A9" w:rsidRDefault="000D66A9" w:rsidP="000D66A9"/>
+          <w:p w14:paraId="150EE292" w14:textId="77777777" w:rsidR="000D66A9" w:rsidRDefault="000D66A9" w:rsidP="000D66A9"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1260" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="000D66A9" w:rsidRDefault="000D66A9" w:rsidP="000D66A9">
+          <w:p w14:paraId="7716A825" w14:textId="77777777" w:rsidR="000D66A9" w:rsidRDefault="000D66A9" w:rsidP="000D66A9">
             <w:r w:rsidRPr="00272A2A">
               <w:rPr>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
               <w:t>Permit No:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2808" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="000D66A9" w:rsidRDefault="000D66A9" w:rsidP="000D66A9"/>
+          <w:p w14:paraId="3B3D7A9E" w14:textId="77777777" w:rsidR="000D66A9" w:rsidRDefault="000D66A9" w:rsidP="000D66A9"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000D66A9" w:rsidTr="000D66A9">
+      <w:tr w:rsidR="000D66A9" w14:paraId="60948E5D" w14:textId="77777777" w:rsidTr="000D66A9">
         <w:trPr>
           <w:trHeight w:val="346"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1098" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="000D66A9" w:rsidRDefault="000D66A9" w:rsidP="000D66A9">
+          <w:p w14:paraId="506E02D0" w14:textId="77777777" w:rsidR="000D66A9" w:rsidRDefault="000D66A9" w:rsidP="000D66A9">
             <w:r>
               <w:rPr>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
               <w:t>Address:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9918" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="000D66A9" w:rsidRDefault="000D66A9" w:rsidP="000D66A9"/>
+          <w:p w14:paraId="276ECBFE" w14:textId="77777777" w:rsidR="000D66A9" w:rsidRDefault="000D66A9" w:rsidP="000D66A9"/>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="000D66A9" w:rsidRDefault="000D66A9" w:rsidP="000D66A9"/>
-    <w:p w:rsidR="00272A2A" w:rsidRPr="00272A2A" w:rsidRDefault="00272A2A" w:rsidP="000D66A9">
+    <w:p w14:paraId="3E265D60" w14:textId="77777777" w:rsidR="000D66A9" w:rsidRDefault="000D66A9" w:rsidP="000D66A9"/>
+    <w:p w14:paraId="60D912AD" w14:textId="4A27D19F" w:rsidR="00272A2A" w:rsidRPr="00272A2A" w:rsidRDefault="00272A2A" w:rsidP="000D66A9">
       <w:r w:rsidRPr="00272A2A">
         <w:t xml:space="preserve">The current closure </w:t>
       </w:r>
       <w:r w:rsidR="00AA0E7A">
         <w:t xml:space="preserve">and/or postclosure </w:t>
       </w:r>
       <w:r w:rsidR="00916F46">
         <w:t xml:space="preserve">care </w:t>
       </w:r>
       <w:r w:rsidR="000A50AD">
         <w:t xml:space="preserve">and/or corrective action </w:t>
       </w:r>
       <w:r w:rsidR="00916F46">
         <w:t>cost estimate</w:t>
       </w:r>
       <w:r w:rsidR="008067FA">
         <w:t>(s)</w:t>
       </w:r>
       <w:r w:rsidRPr="00272A2A">
-        <w:t xml:space="preserve">, in accordance with </w:t>
-[...7 lines deleted...]
-      <w:r w:rsidR="00B06B73" w:rsidRPr="00510D98">
+        <w:t>, in accordance with</w:t>
+      </w:r>
+      <w:r w:rsidR="00B71575">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00B06B73">
-[...15 lines deleted...]
-        <w:t>.14</w:t>
+      <w:r w:rsidR="00B71575">
+        <w:t>Iowa Administrative Code 567 Chapter 101.707(5)</w:t>
+      </w:r>
+      <w:r w:rsidR="00B71575" w:rsidRPr="00510D98">
+        <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="008067FA">
-        <w:t>(6)(e),</w:t>
+        <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00AA0E7A">
         <w:t xml:space="preserve"> f</w:t>
       </w:r>
       <w:r w:rsidR="00B84742">
         <w:t xml:space="preserve">or each facility </w:t>
       </w:r>
       <w:r w:rsidR="007D49EA">
         <w:t>to be assured by this</w:t>
       </w:r>
       <w:r w:rsidR="00AA0E7A">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0080065E">
         <w:t xml:space="preserve">Corporate </w:t>
       </w:r>
       <w:r w:rsidR="00AA0E7A">
         <w:t>Financial Test</w:t>
       </w:r>
       <w:r w:rsidR="007D49EA">
         <w:t xml:space="preserve"> are</w:t>
       </w:r>
       <w:r w:rsidRPr="00272A2A">
         <w:t xml:space="preserve">: </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00272A2A" w:rsidRDefault="00272A2A" w:rsidP="000D66A9"/>
+    <w:p w14:paraId="02AE58C8" w14:textId="77777777" w:rsidR="00272A2A" w:rsidRDefault="00272A2A" w:rsidP="000D66A9"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4518"/>
         <w:gridCol w:w="2160"/>
       </w:tblGrid>
-      <w:tr w:rsidR="000D66A9" w:rsidTr="000D66A9">
+      <w:tr w:rsidR="000D66A9" w14:paraId="37E03BF1" w14:textId="77777777" w:rsidTr="000D66A9">
         <w:trPr>
           <w:trHeight w:val="346"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4518" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="000D66A9" w:rsidRDefault="000D66A9" w:rsidP="000D66A9">
+          <w:p w14:paraId="7590B3A4" w14:textId="77777777" w:rsidR="000D66A9" w:rsidRDefault="000D66A9" w:rsidP="000D66A9">
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t>Closure Cost Estimate to be assured: $</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2160" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="000D66A9" w:rsidRDefault="000D66A9" w:rsidP="000D66A9"/>
+          <w:p w14:paraId="4B488341" w14:textId="77777777" w:rsidR="000D66A9" w:rsidRDefault="000D66A9" w:rsidP="000D66A9"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000D66A9" w:rsidTr="000D66A9">
+      <w:tr w:rsidR="000D66A9" w14:paraId="1D1D285E" w14:textId="77777777" w:rsidTr="000D66A9">
         <w:trPr>
           <w:trHeight w:val="346"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4518" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="000D66A9" w:rsidRDefault="000D66A9" w:rsidP="000D66A9">
+          <w:p w14:paraId="30685289" w14:textId="77777777" w:rsidR="000D66A9" w:rsidRDefault="000D66A9" w:rsidP="000D66A9">
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
-              <w:t>Postclosure</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve"> Cost Estimate to be assured: $</w:t>
+              <w:t>Postclosure Cost Estimate to be assured: $</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2160" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="000D66A9" w:rsidRDefault="000D66A9" w:rsidP="000D66A9"/>
+          <w:p w14:paraId="2D331E46" w14:textId="77777777" w:rsidR="000D66A9" w:rsidRDefault="000D66A9" w:rsidP="000D66A9"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000D66A9" w:rsidTr="000D66A9">
+      <w:tr w:rsidR="000D66A9" w14:paraId="6350ED60" w14:textId="77777777" w:rsidTr="000D66A9">
         <w:trPr>
           <w:trHeight w:val="346"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4518" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="000D66A9" w:rsidRDefault="000D66A9" w:rsidP="000D66A9">
+          <w:p w14:paraId="02A255D3" w14:textId="77777777" w:rsidR="000D66A9" w:rsidRDefault="000D66A9" w:rsidP="000D66A9">
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r w:rsidRPr="003A2B2E">
               <w:t>Corrective Action Cost Estimate to be assured: $</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2160" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="000D66A9" w:rsidRDefault="000D66A9" w:rsidP="000D66A9"/>
+          <w:p w14:paraId="28C3318E" w14:textId="77777777" w:rsidR="000D66A9" w:rsidRDefault="000D66A9" w:rsidP="000D66A9"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000D66A9" w:rsidTr="000D66A9">
+      <w:tr w:rsidR="000D66A9" w14:paraId="3122A553" w14:textId="77777777" w:rsidTr="000D66A9">
         <w:trPr>
           <w:trHeight w:val="346"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4518" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="000D66A9" w:rsidRPr="000D66A9" w:rsidRDefault="000D66A9" w:rsidP="000D66A9">
+          <w:p w14:paraId="32AF7616" w14:textId="77777777" w:rsidR="000D66A9" w:rsidRPr="000D66A9" w:rsidRDefault="000D66A9" w:rsidP="000D66A9">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000D66A9">
               <w:rPr>
                 <w:b/>
                 <w:smallCaps/>
               </w:rPr>
               <w:t>Total</w:t>
             </w:r>
             <w:r w:rsidRPr="000D66A9">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> Cost Estimate(s) to be assured $</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2160" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="000D66A9" w:rsidRDefault="000D66A9" w:rsidP="000D66A9"/>
+          <w:p w14:paraId="1051E749" w14:textId="77777777" w:rsidR="000D66A9" w:rsidRDefault="000D66A9" w:rsidP="000D66A9"/>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="000D66A9" w:rsidRDefault="000D66A9" w:rsidP="000D66A9"/>
-    <w:p w:rsidR="00272A2A" w:rsidRPr="00B06B73" w:rsidRDefault="00272A2A" w:rsidP="000D66A9">
+    <w:p w14:paraId="192D37C6" w14:textId="77777777" w:rsidR="000D66A9" w:rsidRDefault="000D66A9" w:rsidP="000D66A9"/>
+    <w:p w14:paraId="76C15981" w14:textId="2ADC53DA" w:rsidR="00272A2A" w:rsidRPr="00B06B73" w:rsidRDefault="00272A2A" w:rsidP="000D66A9">
       <w:r w:rsidRPr="00B06B73">
         <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:r w:rsidR="00AA0E7A" w:rsidRPr="00B06B73">
         <w:t>Owner meets or exceeds the</w:t>
       </w:r>
       <w:r w:rsidR="00B06B73">
         <w:t xml:space="preserve"> Corporate</w:t>
       </w:r>
       <w:r w:rsidR="00AA0E7A" w:rsidRPr="00B06B73">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00B06B73">
         <w:t>F</w:t>
       </w:r>
       <w:r w:rsidR="00144ABE" w:rsidRPr="00B06B73">
         <w:t xml:space="preserve">inancial </w:t>
       </w:r>
       <w:r w:rsidR="00B06B73">
         <w:t>Test C</w:t>
       </w:r>
       <w:r w:rsidRPr="00B06B73">
         <w:t>riteria as shown in</w:t>
       </w:r>
       <w:r w:rsidR="00B06B73">
         <w:t xml:space="preserve"> the attached</w:t>
       </w:r>
       <w:r w:rsidR="008067FA">
         <w:t xml:space="preserve"> F</w:t>
       </w:r>
       <w:r w:rsidR="00B06B73" w:rsidRPr="00B06B73">
         <w:t>orm</w:t>
       </w:r>
       <w:r w:rsidR="00B06B73">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00B06B73">
         <w:t xml:space="preserve"> and agrees to comply with the requirements</w:t>
       </w:r>
       <w:r w:rsidR="00B06B73">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B06B73">
-        <w:t xml:space="preserve">specified in </w:t>
-[...14 lines deleted...]
-        <w:t>(6)(e).</w:t>
+        <w:t>specified in</w:t>
+      </w:r>
+      <w:r w:rsidR="00B71575">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B71575">
+        <w:t>Iowa Administrative Code 567 Chapter 101.707(5)</w:t>
+      </w:r>
+      <w:r w:rsidR="00B71575" w:rsidRPr="00510D98">
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B73C3F" w:rsidRPr="000A50AD" w:rsidRDefault="00B73C3F" w:rsidP="000D66A9"/>
-    <w:p w:rsidR="00B73C3F" w:rsidRPr="00B73C3F" w:rsidRDefault="008067FA" w:rsidP="000D66A9">
+    <w:p w14:paraId="72939B01" w14:textId="77777777" w:rsidR="00B73C3F" w:rsidRPr="000A50AD" w:rsidRDefault="00B73C3F" w:rsidP="000D66A9"/>
+    <w:p w14:paraId="23AE59FE" w14:textId="796A2E76" w:rsidR="00B73C3F" w:rsidRPr="00B73C3F" w:rsidRDefault="008067FA" w:rsidP="000D66A9">
       <w:r>
         <w:t>As C</w:t>
       </w:r>
       <w:r w:rsidR="00B73C3F" w:rsidRPr="00B73C3F">
         <w:t xml:space="preserve">hief </w:t>
       </w:r>
       <w:r>
         <w:t>F</w:t>
       </w:r>
       <w:r w:rsidR="00B73C3F" w:rsidRPr="00B73C3F">
         <w:t xml:space="preserve">inancial </w:t>
       </w:r>
       <w:r>
         <w:t>O</w:t>
       </w:r>
       <w:r w:rsidR="00B73C3F" w:rsidRPr="00B73C3F">
         <w:t xml:space="preserve">fficer for the </w:t>
       </w:r>
       <w:r w:rsidR="00047373">
         <w:t>Owner</w:t>
       </w:r>
       <w:r w:rsidR="00B73C3F" w:rsidRPr="00B73C3F">
         <w:t>, I hereby certify that the information provided in this letter</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> and attached Form</w:t>
       </w:r>
       <w:r w:rsidR="00B73C3F" w:rsidRPr="00B73C3F">
         <w:t xml:space="preserve"> is true to the best of my knowledge</w:t>
       </w:r>
       <w:r>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00B73C3F" w:rsidRPr="00B73C3F">
         <w:t xml:space="preserve"> and that this letter </w:t>
       </w:r>
       <w:r>
         <w:t>and attached Form</w:t>
       </w:r>
       <w:r w:rsidRPr="00B73C3F">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">are </w:t>
       </w:r>
       <w:r w:rsidR="00B73C3F" w:rsidRPr="00B73C3F">
         <w:t xml:space="preserve">being submitted in accordance with </w:t>
       </w:r>
-      <w:r w:rsidR="00B06B73" w:rsidRPr="00801CBF">
-[...5 lines deleted...]
-      <w:r w:rsidR="00B06B73" w:rsidRPr="00510D98">
+      <w:r w:rsidR="00B71575">
+        <w:t>Iowa Administrative Code 567 Chapter 101.707(5)</w:t>
+      </w:r>
+      <w:r w:rsidR="00B71575">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00B06B73">
-[...13 lines deleted...]
-      </w:r>
       <w:r w:rsidR="00B73C3F">
-        <w:t xml:space="preserve"> for the </w:t>
+        <w:t xml:space="preserve">for the </w:t>
       </w:r>
       <w:r w:rsidR="0080065E">
         <w:t>Corporate</w:t>
       </w:r>
       <w:r w:rsidR="00B73C3F">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00047373">
         <w:t>Financial Test</w:t>
       </w:r>
       <w:r w:rsidR="00B73C3F" w:rsidRPr="00B73C3F">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00393C4F" w:rsidRPr="00836D70" w:rsidRDefault="00393C4F" w:rsidP="000D66A9"/>
+    <w:p w14:paraId="72BF3D03" w14:textId="77777777" w:rsidR="00393C4F" w:rsidRPr="00836D70" w:rsidRDefault="00393C4F" w:rsidP="000D66A9"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="828"/>
         <w:gridCol w:w="360"/>
         <w:gridCol w:w="6156"/>
         <w:gridCol w:w="1044"/>
         <w:gridCol w:w="810"/>
         <w:gridCol w:w="1818"/>
       </w:tblGrid>
-      <w:tr w:rsidR="000D66A9" w:rsidTr="005A6566">
+      <w:tr w:rsidR="000D66A9" w14:paraId="0DF0C5D4" w14:textId="77777777" w:rsidTr="005A6566">
         <w:trPr>
           <w:trHeight w:val="504"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1188" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="000D66A9" w:rsidRDefault="000D66A9" w:rsidP="005A6566">
+          <w:p w14:paraId="2D9490D4" w14:textId="77777777" w:rsidR="000D66A9" w:rsidRDefault="000D66A9" w:rsidP="005A6566">
             <w:r w:rsidRPr="00790CD0">
               <w:t>Signature:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6156" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="000D66A9" w:rsidRDefault="000D66A9" w:rsidP="005A6566"/>
+          <w:p w14:paraId="3784EEDB" w14:textId="77777777" w:rsidR="000D66A9" w:rsidRDefault="000D66A9" w:rsidP="005A6566"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3672" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="000D66A9" w:rsidRPr="002D7264" w:rsidRDefault="000D66A9" w:rsidP="005A6566"/>
+          <w:p w14:paraId="01CC193C" w14:textId="77777777" w:rsidR="000D66A9" w:rsidRPr="002D7264" w:rsidRDefault="000D66A9" w:rsidP="005A6566"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000D66A9" w:rsidTr="000D66A9">
+      <w:tr w:rsidR="000D66A9" w14:paraId="6291889E" w14:textId="77777777" w:rsidTr="000D66A9">
         <w:trPr>
           <w:trHeight w:val="346"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="828" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="000D66A9" w:rsidRDefault="000D66A9" w:rsidP="005A6566">
+          <w:p w14:paraId="68E1FDE1" w14:textId="77777777" w:rsidR="000D66A9" w:rsidRDefault="000D66A9" w:rsidP="005A6566">
             <w:r w:rsidRPr="00790CD0">
               <w:t>Name:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7560" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="000D66A9" w:rsidRDefault="000D66A9" w:rsidP="005A6566"/>
+          <w:p w14:paraId="40D5837E" w14:textId="77777777" w:rsidR="000D66A9" w:rsidRDefault="000D66A9" w:rsidP="005A6566"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="810" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="000D66A9" w:rsidRDefault="000D66A9" w:rsidP="005A6566">
+          <w:p w14:paraId="5A22620C" w14:textId="77777777" w:rsidR="000D66A9" w:rsidRDefault="000D66A9" w:rsidP="005A6566">
             <w:r>
               <w:t>Date:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1818" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="000D66A9" w:rsidRDefault="000D66A9" w:rsidP="005A6566"/>
+          <w:p w14:paraId="74184810" w14:textId="77777777" w:rsidR="000D66A9" w:rsidRDefault="000D66A9" w:rsidP="005A6566"/>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="008067FA" w:rsidRDefault="008067FA" w:rsidP="000D66A9"/>
-    <w:p w:rsidR="00B06B73" w:rsidRDefault="00B06B73">
+    <w:p w14:paraId="04330A84" w14:textId="77777777" w:rsidR="008067FA" w:rsidRDefault="008067FA" w:rsidP="000D66A9"/>
+    <w:p w14:paraId="352719C2" w14:textId="77777777" w:rsidR="00B06B73" w:rsidRDefault="00B06B73">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006E7981" w:rsidRPr="00C7157D" w:rsidRDefault="006E7981" w:rsidP="006D62D7">
+    <w:p w14:paraId="3813FCF8" w14:textId="77777777" w:rsidR="006E7981" w:rsidRPr="00C7157D" w:rsidRDefault="006E7981" w:rsidP="006D62D7">
       <w:r w:rsidRPr="00C7157D">
         <w:lastRenderedPageBreak/>
         <w:t>Th</w:t>
       </w:r>
       <w:r w:rsidR="000A50AD">
         <w:t>e following</w:t>
       </w:r>
       <w:r w:rsidRPr="00C7157D">
         <w:t xml:space="preserve"> information comes from the Owner’s independently audited year-end financial statements, or audit report for the latest completed fiscal year, which ended ________________</w:t>
       </w:r>
       <w:r w:rsidR="000A50AD">
         <w:t>__</w:t>
       </w:r>
       <w:r w:rsidRPr="00C7157D">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006E7981" w:rsidRPr="00C7157D" w:rsidRDefault="006E7981" w:rsidP="006D62D7"/>
-    <w:p w:rsidR="006D62D7" w:rsidRDefault="006E7981" w:rsidP="006D62D7">
+    <w:p w14:paraId="71DC9999" w14:textId="77777777" w:rsidR="006E7981" w:rsidRPr="00C7157D" w:rsidRDefault="006E7981" w:rsidP="006D62D7"/>
+    <w:p w14:paraId="36FD64D0" w14:textId="77777777" w:rsidR="006D62D7" w:rsidRDefault="006E7981" w:rsidP="006D62D7">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r w:rsidRPr="006D62D7">
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Corporate Financial Test Criteria</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006D62D7" w:rsidRPr="006D62D7" w:rsidRDefault="006D62D7" w:rsidP="006D62D7"/>
+    <w:p w14:paraId="32115E7F" w14:textId="77777777" w:rsidR="006D62D7" w:rsidRPr="006D62D7" w:rsidRDefault="006D62D7" w:rsidP="006D62D7"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="11005" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="115" w:type="dxa"/>
           <w:right w:w="115" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8845"/>
         <w:gridCol w:w="360"/>
         <w:gridCol w:w="1800"/>
       </w:tblGrid>
-      <w:tr w:rsidR="006E7981" w:rsidRPr="00C7157D" w:rsidTr="006D62D7">
+      <w:tr w:rsidR="006E7981" w:rsidRPr="00C7157D" w14:paraId="7601EA4F" w14:textId="77777777" w:rsidTr="006D62D7">
         <w:trPr>
           <w:trHeight w:val="346"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11005" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="006E7981" w:rsidRPr="00C7157D" w:rsidRDefault="006E7981" w:rsidP="006D62D7">
+          <w:p w14:paraId="5F630D4B" w14:textId="77777777" w:rsidR="006E7981" w:rsidRPr="00C7157D" w:rsidRDefault="006E7981" w:rsidP="006D62D7">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="375"/>
               </w:tabs>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C7157D">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:sym w:font="Wingdings" w:char="F075"/>
             </w:r>
             <w:r w:rsidR="006D62D7">
               <w:tab/>
             </w:r>
             <w:r w:rsidRPr="00C7157D">
               <w:rPr>
                 <w:b/>
                 <w:smallCaps/>
               </w:rPr>
               <w:t>Basic Data Points</w:t>
             </w:r>
             <w:r w:rsidRPr="00C7157D">
@@ -1083,295 +995,290 @@
                 <w:smallCaps/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="006D62D7">
               <w:rPr>
                 <w:smallCaps/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
             <w:r w:rsidRPr="00C7157D">
               <w:rPr>
                 <w:smallCaps/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00BF1804">
               <w:t>These Lines A. &amp; B. are r</w:t>
             </w:r>
             <w:r w:rsidRPr="00C7157D">
               <w:t>eferenced throughout the rest of the Form.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006D62D7" w:rsidRPr="00C7157D" w:rsidTr="006D62D7">
+      <w:tr w:rsidR="006D62D7" w:rsidRPr="00C7157D" w14:paraId="602E7DCE" w14:textId="77777777" w:rsidTr="006D62D7">
         <w:trPr>
           <w:trHeight w:val="346"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8845" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006D62D7" w:rsidRPr="006D62D7" w:rsidRDefault="006D62D7" w:rsidP="006D62D7">
+          <w:p w14:paraId="4286C066" w14:textId="783D9DB2" w:rsidR="006D62D7" w:rsidRPr="006D62D7" w:rsidRDefault="006D62D7" w:rsidP="006D62D7">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="9"/>
               </w:numPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:right="-18"/>
             </w:pPr>
             <w:r w:rsidRPr="006D62D7">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Total</w:t>
             </w:r>
             <w:r w:rsidRPr="006D62D7">
               <w:t xml:space="preserve"> current closure &amp;/or postclosure &amp;/or corrective action </w:t>
             </w:r>
             <w:r w:rsidRPr="006D62D7">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Cost Estimates</w:t>
             </w:r>
             <w:r w:rsidRPr="006D62D7">
-              <w:t xml:space="preserve"> being assured as per </w:t>
+              <w:t xml:space="preserve"> being assured as per</w:t>
+            </w:r>
+            <w:r w:rsidR="00B71575">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00B71575">
+              <w:t>Iowa Administrative Code 567 Chapter 101.707(5)</w:t>
+            </w:r>
+            <w:r w:rsidR="00B71575">
+              <w:t>”f”</w:t>
             </w:r>
             <w:r w:rsidRPr="006D62D7">
-              <w:rPr>
-[...13 lines deleted...]
-              <w:t>”(5):</w:t>
+              <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006D62D7" w:rsidRPr="00C7157D" w:rsidRDefault="006D62D7" w:rsidP="00553E87">
+          <w:p w14:paraId="468FF1E1" w14:textId="77777777" w:rsidR="006D62D7" w:rsidRPr="00C7157D" w:rsidRDefault="006D62D7" w:rsidP="00553E87">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:right="-18"/>
             </w:pPr>
             <w:r>
               <w:t>$</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006D62D7" w:rsidRPr="00C7157D" w:rsidRDefault="006D62D7" w:rsidP="00553E87">
+          <w:p w14:paraId="1B3F2300" w14:textId="77777777" w:rsidR="006D62D7" w:rsidRPr="00C7157D" w:rsidRDefault="006D62D7" w:rsidP="00553E87">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:right="-18"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006D62D7" w:rsidRPr="00C7157D" w:rsidTr="006D62D7">
+      <w:tr w:rsidR="006D62D7" w:rsidRPr="00C7157D" w14:paraId="7D6C3F5E" w14:textId="77777777" w:rsidTr="006D62D7">
         <w:trPr>
           <w:trHeight w:val="346"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8845" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006D62D7" w:rsidRPr="00C7157D" w:rsidRDefault="006D62D7" w:rsidP="006D62D7">
+          <w:p w14:paraId="729D3AA0" w14:textId="77777777" w:rsidR="006D62D7" w:rsidRPr="00C7157D" w:rsidRDefault="006D62D7" w:rsidP="006D62D7">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="9"/>
               </w:numPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:right="-18"/>
             </w:pPr>
             <w:r w:rsidRPr="00C7157D">
               <w:t>Owner</w:t>
             </w:r>
             <w:r>
               <w:t>’s</w:t>
             </w:r>
             <w:r w:rsidRPr="00C7157D">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C7157D">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Tangible Net Worth</w:t>
             </w:r>
             <w:r w:rsidRPr="00C7157D">
               <w:t>, excluding future permitted capacity of the subject landfill as an asset:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006D62D7" w:rsidRPr="006D62D7" w:rsidRDefault="006D62D7" w:rsidP="006D62D7">
+          <w:p w14:paraId="14DEF075" w14:textId="77777777" w:rsidR="006D62D7" w:rsidRPr="006D62D7" w:rsidRDefault="006D62D7" w:rsidP="006D62D7">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:right="-18"/>
             </w:pPr>
             <w:r>
               <w:t>$</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006D62D7" w:rsidRPr="006D62D7" w:rsidRDefault="006D62D7" w:rsidP="006D62D7">
+          <w:p w14:paraId="47BB745F" w14:textId="77777777" w:rsidR="006D62D7" w:rsidRPr="006D62D7" w:rsidRDefault="006D62D7" w:rsidP="006D62D7">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:right="-18"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="006D62D7" w:rsidRDefault="006D62D7"/>
+    <w:p w14:paraId="3CC7F7B4" w14:textId="77777777" w:rsidR="006D62D7" w:rsidRDefault="006D62D7"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="11005" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="115" w:type="dxa"/>
           <w:right w:w="115" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7446"/>
         <w:gridCol w:w="360"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="424"/>
         <w:gridCol w:w="1657"/>
       </w:tblGrid>
-      <w:tr w:rsidR="006E7981" w:rsidRPr="00C7157D" w:rsidTr="006D62D7">
+      <w:tr w:rsidR="006E7981" w:rsidRPr="00C7157D" w14:paraId="040A8CD1" w14:textId="77777777" w:rsidTr="006D62D7">
         <w:trPr>
           <w:trHeight w:val="346"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11005" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="006E7981" w:rsidRPr="00C7157D" w:rsidRDefault="006E7981" w:rsidP="006D62D7">
+          <w:p w14:paraId="5E768649" w14:textId="77777777" w:rsidR="006E7981" w:rsidRPr="00C7157D" w:rsidRDefault="006E7981" w:rsidP="006D62D7">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="375"/>
               </w:tabs>
             </w:pPr>
             <w:r w:rsidRPr="00C7157D">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:sym w:font="Wingdings" w:char="F075"/>
             </w:r>
             <w:r w:rsidR="006D62D7">
               <w:tab/>
             </w:r>
             <w:r w:rsidRPr="00C7157D">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Financial Component</w:t>
             </w:r>
             <w:r w:rsidRPr="00C7157D">
               <w:t xml:space="preserve"> - The Corporate Financial Test fails </w:t>
             </w:r>
             <w:r w:rsidRPr="00C7157D">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t xml:space="preserve">unless </w:t>
             </w:r>
             <w:r w:rsidRPr="00C7157D">
               <w:rPr>
                 <w:b/>
                 <w:i/>
               </w:rPr>
               <w:t>all 3</w:t>
             </w:r>
             <w:r w:rsidRPr="00C7157D">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t xml:space="preserve"> of the Following are met.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006E7981" w:rsidRPr="00C7157D" w:rsidTr="006D62D7">
+      <w:tr w:rsidR="006E7981" w:rsidRPr="00C7157D" w14:paraId="6EA3E542" w14:textId="77777777" w:rsidTr="006D62D7">
         <w:trPr>
           <w:trHeight w:val="346"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11005" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006E7981" w:rsidRPr="006D62D7" w:rsidRDefault="006E7981" w:rsidP="006D62D7">
+          <w:p w14:paraId="23C8EFCA" w14:textId="77777777" w:rsidR="006E7981" w:rsidRPr="006D62D7" w:rsidRDefault="006E7981" w:rsidP="006D62D7">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="10"/>
               </w:numPr>
             </w:pPr>
             <w:r w:rsidRPr="006D62D7">
               <w:t xml:space="preserve">At least </w:t>
             </w:r>
             <w:r w:rsidRPr="006D62D7">
               <w:rPr>
                 <w:smallCaps/>
               </w:rPr>
               <w:t>One</w:t>
             </w:r>
             <w:r w:rsidRPr="006D62D7">
               <w:rPr>
                 <w:i/>
                 <w:smallCaps/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="006D62D7">
               <w:t xml:space="preserve">of the following </w:t>
@@ -1438,118 +1345,118 @@
                 <w:b/>
               </w:rPr>
               <w:t>or</w:t>
             </w:r>
             <w:r w:rsidR="006D62D7" w:rsidRPr="006D62D7">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C7157D">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:sym w:font="Wingdings 2" w:char="F0A3"/>
             </w:r>
             <w:r w:rsidRPr="006D62D7">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> c.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006E7981" w:rsidRPr="00C7157D" w:rsidTr="00A52B17">
+      <w:tr w:rsidR="006E7981" w:rsidRPr="00C7157D" w14:paraId="0E53419F" w14:textId="77777777" w:rsidTr="00A52B17">
         <w:trPr>
           <w:trHeight w:val="346"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11005" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="006E7981" w:rsidRPr="00C7157D" w:rsidRDefault="00553E87" w:rsidP="00A52B17">
+          <w:p w14:paraId="209EFCC1" w14:textId="77777777" w:rsidR="006E7981" w:rsidRPr="00C7157D" w:rsidRDefault="00553E87" w:rsidP="00A52B17">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:ind w:right="-18"/>
             </w:pPr>
             <w:r>
               <w:t>The Owner’s</w:t>
             </w:r>
             <w:r w:rsidR="006E7981" w:rsidRPr="00C7157D">
               <w:rPr>
                 <w:rFonts w:eastAsia="TimesNewRomanPSMT-Identity-H" w:cs="TimesNewRomanPSMT-Identity-H"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="006E7981" w:rsidRPr="00A52B17">
               <w:rPr>
                 <w:rFonts w:eastAsia="TimesNewRomanPSMT-Identity-H" w:cs="TimesNewRomanPSMT-Identity-H"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>senior unsubordinated debt</w:t>
             </w:r>
             <w:r w:rsidR="006E7981" w:rsidRPr="00C7157D">
               <w:rPr>
                 <w:rFonts w:eastAsia="TimesNewRomanPSMT-Identity-H" w:cs="TimesNewRomanPSMT-Identity-H"/>
               </w:rPr>
               <w:t xml:space="preserve"> is </w:t>
             </w:r>
             <w:r w:rsidR="006E7981" w:rsidRPr="00A52B17">
               <w:rPr>
                 <w:rFonts w:eastAsia="TimesNewRomanPSMT-Identity-H" w:cs="TimesNewRomanPSMT-Identity-H"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>currently rated</w:t>
             </w:r>
             <w:r w:rsidR="006E7981" w:rsidRPr="00C7157D">
               <w:rPr>
                 <w:rFonts w:eastAsia="TimesNewRomanPSMT-Identity-H" w:cs="TimesNewRomanPSMT-Identity-H"/>
               </w:rPr>
               <w:t xml:space="preserve"> Either-- </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006E7981" w:rsidRPr="00C7157D" w:rsidTr="008F7277">
+      <w:tr w:rsidR="006E7981" w:rsidRPr="00C7157D" w14:paraId="62F42929" w14:textId="77777777" w:rsidTr="008F7277">
         <w:trPr>
           <w:trHeight w:val="346"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9348" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006E7981" w:rsidRPr="00C7157D" w:rsidRDefault="006E7981" w:rsidP="00A52B17">
+          <w:p w14:paraId="2B092B82" w14:textId="77777777" w:rsidR="006E7981" w:rsidRPr="00C7157D" w:rsidRDefault="006E7981" w:rsidP="00A52B17">
             <w:pPr>
               <w:ind w:left="1080"/>
             </w:pPr>
             <w:r w:rsidRPr="00C7157D">
               <w:sym w:font="Wingdings" w:char="F077"/>
             </w:r>
             <w:r w:rsidRPr="00C7157D">
               <w:t>by</w:t>
             </w:r>
             <w:r w:rsidRPr="00C7157D">
               <w:rPr>
                 <w:u w:val="words"/>
               </w:rPr>
               <w:t xml:space="preserve"> Standard &amp; Poor’s </w:t>
             </w:r>
             <w:r w:rsidR="000A50AD">
               <w:t>(circle appropriate one)</w:t>
             </w:r>
             <w:r w:rsidR="006D62D7">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C7157D">
               <w:rPr>
                 <w:b/>
               </w:rPr>
@@ -1580,454 +1487,452 @@
               <w:t>or</w:t>
             </w:r>
             <w:r w:rsidR="006D62D7">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C7157D">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>BBB</w:t>
             </w:r>
             <w:r w:rsidRPr="00C7157D">
               <w:rPr>
                 <w:u w:val="words"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1657" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006E7981" w:rsidRPr="00A52B17" w:rsidRDefault="006E7981" w:rsidP="00A52B17">
+          <w:p w14:paraId="19D6DD4A" w14:textId="77777777" w:rsidR="006E7981" w:rsidRPr="00A52B17" w:rsidRDefault="006E7981" w:rsidP="00A52B17">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A52B17">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:sym w:font="Wingdings 2" w:char="F0A3"/>
             </w:r>
             <w:r w:rsidRPr="00A52B17">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> Test met</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006E7981" w:rsidRPr="00C7157D" w:rsidTr="008F7277">
+      <w:tr w:rsidR="006E7981" w:rsidRPr="00C7157D" w14:paraId="78A4A766" w14:textId="77777777" w:rsidTr="008F7277">
         <w:trPr>
           <w:trHeight w:val="346"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9348" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006E7981" w:rsidRPr="00C7157D" w:rsidRDefault="006E7981" w:rsidP="00A52B17">
+          <w:p w14:paraId="4BDBFC76" w14:textId="77777777" w:rsidR="006E7981" w:rsidRPr="00C7157D" w:rsidRDefault="006E7981" w:rsidP="00A52B17">
             <w:pPr>
               <w:ind w:left="1080"/>
             </w:pPr>
             <w:r w:rsidRPr="00C7157D">
               <w:sym w:font="Wingdings" w:char="F077"/>
             </w:r>
             <w:r w:rsidRPr="00C8202A">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>or</w:t>
             </w:r>
             <w:r w:rsidRPr="00C7157D">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C7157D">
               <w:t>by</w:t>
             </w:r>
             <w:r w:rsidRPr="00C7157D">
               <w:rPr>
                 <w:u w:val="words"/>
               </w:rPr>
               <w:t xml:space="preserve"> Moody’s </w:t>
             </w:r>
             <w:r w:rsidRPr="00C7157D">
               <w:t>(circle appropriate one)</w:t>
             </w:r>
             <w:r w:rsidR="006D62D7">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00C7157D">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Aaa</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="006D62D7">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C7157D">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Aa</w:t>
             </w:r>
             <w:r w:rsidR="006D62D7">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C7157D">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>A</w:t>
             </w:r>
             <w:r w:rsidR="006D62D7">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C7157D">
               <w:t>or</w:t>
             </w:r>
             <w:r w:rsidR="006D62D7">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C7157D">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Baa</w:t>
             </w:r>
             <w:r w:rsidRPr="00C7157D">
               <w:rPr>
                 <w:u w:val="words"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1657" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006E7981" w:rsidRPr="00C7157D" w:rsidRDefault="006E7981" w:rsidP="00861206">
+          <w:p w14:paraId="51710A4A" w14:textId="77777777" w:rsidR="006E7981" w:rsidRPr="00C7157D" w:rsidRDefault="006E7981" w:rsidP="00861206">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:right="-18"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="TimesNewRomanPSMT-Identity-H" w:cs="TimesNewRomanPSMT-Identity-H"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006E7981" w:rsidRPr="00C7157D" w:rsidTr="006D62D7">
+      <w:tr w:rsidR="006E7981" w:rsidRPr="00C7157D" w14:paraId="084F7F1B" w14:textId="77777777" w:rsidTr="006D62D7">
         <w:trPr>
           <w:trHeight w:val="346"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11005" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="006E7981" w:rsidRPr="00C7157D" w:rsidRDefault="006E7981" w:rsidP="00A52B17">
+          <w:p w14:paraId="5FB6F12F" w14:textId="77777777" w:rsidR="006E7981" w:rsidRPr="00C7157D" w:rsidRDefault="006E7981" w:rsidP="00A52B17">
             <w:r w:rsidRPr="00BF1804">
               <w:rPr>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>OR</w:t>
             </w:r>
             <w:r w:rsidRPr="00C7157D">
               <w:t xml:space="preserve"> if not Test 1.a. or Test 1.c., then…</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A52B17" w:rsidRPr="00C7157D" w:rsidTr="008F7277">
+      <w:tr w:rsidR="00A52B17" w:rsidRPr="00C7157D" w14:paraId="7230AC0F" w14:textId="77777777" w:rsidTr="008F7277">
         <w:trPr>
           <w:trHeight w:val="346"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7446" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00A52B17" w:rsidRPr="00C7157D" w:rsidRDefault="00A52B17" w:rsidP="00A52B17">
+          <w:p w14:paraId="6CCBD8EA" w14:textId="77777777" w:rsidR="00A52B17" w:rsidRPr="00C7157D" w:rsidRDefault="00A52B17" w:rsidP="00A52B17">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:ind w:right="-18"/>
             </w:pPr>
             <w:r w:rsidRPr="00C7157D">
               <w:t xml:space="preserve">The </w:t>
             </w:r>
             <w:r>
               <w:t>Owner’</w:t>
             </w:r>
             <w:r w:rsidRPr="00C7157D">
               <w:t>s</w:t>
             </w:r>
             <w:r w:rsidRPr="00C7157D">
               <w:rPr>
                 <w:rFonts w:eastAsia="TimesNewRomanPSMT-Identity-H" w:cs="TimesNewRomanPSMT-Identity-H"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C7157D">
               <w:rPr>
                 <w:rFonts w:eastAsia="TimesNewRomanPSMT-Identity-H" w:cs="TimesNewRomanPSMT-Identity-H"/>
                 <w:b/>
               </w:rPr>
               <w:t>Total Liabilities</w:t>
             </w:r>
             <w:r w:rsidRPr="00C7157D">
               <w:rPr>
                 <w:rFonts w:eastAsia="TimesNewRomanPSMT-Identity-H" w:cs="TimesNewRomanPSMT-Identity-H"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00A52B17" w:rsidRPr="00C7157D" w:rsidRDefault="00A52B17" w:rsidP="00A52B17">
+          <w:p w14:paraId="634D8C5B" w14:textId="77777777" w:rsidR="00A52B17" w:rsidRPr="00C7157D" w:rsidRDefault="00A52B17" w:rsidP="00A52B17">
             <w:r>
               <w:t>$</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1542" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00A52B17" w:rsidRPr="00C7157D" w:rsidRDefault="00A52B17" w:rsidP="00A52B17"/>
+          <w:p w14:paraId="310E68EF" w14:textId="77777777" w:rsidR="00A52B17" w:rsidRPr="00C7157D" w:rsidRDefault="00A52B17" w:rsidP="00A52B17"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1657" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00A52B17" w:rsidRPr="00C7157D" w:rsidRDefault="00A52B17" w:rsidP="00A52B17">
+          <w:p w14:paraId="10DC658E" w14:textId="77777777" w:rsidR="00A52B17" w:rsidRPr="00C7157D" w:rsidRDefault="00A52B17" w:rsidP="00A52B17">
             <w:r w:rsidRPr="00C7157D">
               <w:rPr>
                 <w:rFonts w:eastAsia="TimesNewRomanPSMT-Identity-H" w:cs="TimesNewRomanPSMT-Identity-H"/>
                 <w:b/>
               </w:rPr>
               <w:sym w:font="Wingdings 2" w:char="F0A3"/>
             </w:r>
             <w:r w:rsidRPr="00C7157D">
               <w:rPr>
                 <w:rFonts w:eastAsia="TimesNewRomanPSMT-Identity-H" w:cs="TimesNewRomanPSMT-Identity-H"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> Test met</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A52B17" w:rsidRPr="00C7157D" w:rsidTr="008F7277">
+      <w:tr w:rsidR="00A52B17" w:rsidRPr="00C7157D" w14:paraId="0FF2848D" w14:textId="77777777" w:rsidTr="008F7277">
         <w:trPr>
           <w:trHeight w:val="346"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7446" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00A52B17" w:rsidRPr="00C7157D" w:rsidRDefault="00A52B17" w:rsidP="00A52B17">
+          <w:p w14:paraId="5045B37C" w14:textId="77777777" w:rsidR="00A52B17" w:rsidRPr="00C7157D" w:rsidRDefault="00A52B17" w:rsidP="00A52B17">
             <w:pPr>
               <w:ind w:left="1080"/>
             </w:pPr>
             <w:r w:rsidRPr="00C7157D">
               <w:rPr>
                 <w:rFonts w:eastAsia="TimesNewRomanPSMT-Identity-H" w:cs="TimesNewRomanPSMT-Identity-H"/>
                 <w:i/>
               </w:rPr>
               <w:t>divided</w:t>
             </w:r>
             <w:r w:rsidRPr="00C7157D">
               <w:rPr>
                 <w:rFonts w:eastAsia="TimesNewRomanPSMT-Identity-H" w:cs="TimesNewRomanPSMT-Identity-H"/>
               </w:rPr>
               <w:t xml:space="preserve"> by </w:t>
             </w:r>
             <w:r w:rsidRPr="00C7157D">
               <w:rPr>
                 <w:rFonts w:eastAsia="TimesNewRomanPSMT-Identity-H" w:cs="TimesNewRomanPSMT-Identity-H"/>
                 <w:b/>
               </w:rPr>
               <w:t>Line B.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00A52B17" w:rsidRPr="00C7157D" w:rsidRDefault="00A52B17" w:rsidP="00A52B17">
+          <w:p w14:paraId="1D037597" w14:textId="77777777" w:rsidR="00A52B17" w:rsidRPr="00C7157D" w:rsidRDefault="00A52B17" w:rsidP="00A52B17">
             <w:r>
               <w:t>=</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00A52B17" w:rsidRPr="00C7157D" w:rsidRDefault="00A52B17" w:rsidP="00A52B17"/>
+          <w:p w14:paraId="28C2D7A8" w14:textId="77777777" w:rsidR="00A52B17" w:rsidRPr="00C7157D" w:rsidRDefault="00A52B17" w:rsidP="00A52B17"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="424" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00A52B17" w:rsidRPr="00C7157D" w:rsidRDefault="00A52B17" w:rsidP="00A52B17">
+          <w:p w14:paraId="55D80B8A" w14:textId="77777777" w:rsidR="00A52B17" w:rsidRPr="00C7157D" w:rsidRDefault="00A52B17" w:rsidP="00A52B17">
             <w:r>
               <w:t>%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1657" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00A52B17" w:rsidRPr="00C7157D" w:rsidRDefault="00A52B17" w:rsidP="00A52B17"/>
+          <w:p w14:paraId="5C3FA039" w14:textId="77777777" w:rsidR="00A52B17" w:rsidRPr="00C7157D" w:rsidRDefault="00A52B17" w:rsidP="00A52B17"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A52B17" w:rsidRPr="00C7157D" w:rsidTr="008F7277">
+      <w:tr w:rsidR="00A52B17" w:rsidRPr="00C7157D" w14:paraId="6CDB3255" w14:textId="77777777" w:rsidTr="008F7277">
         <w:trPr>
           <w:trHeight w:val="346"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9348" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00A52B17" w:rsidRPr="00C7157D" w:rsidRDefault="00A52B17" w:rsidP="00A52B17">
+          <w:p w14:paraId="65D3C087" w14:textId="77777777" w:rsidR="00A52B17" w:rsidRPr="00C7157D" w:rsidRDefault="00A52B17" w:rsidP="00A52B17">
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="TimesNewRomanPSMT-Identity-H" w:cs="TimesNewRomanPSMT-Identity-H"/>
               </w:rPr>
               <w:t xml:space="preserve">which </w:t>
             </w:r>
             <w:r w:rsidRPr="00C7157D">
               <w:rPr>
                 <w:rFonts w:eastAsia="TimesNewRomanPSMT-Identity-H" w:cs="TimesNewRomanPSMT-Identity-H"/>
                 <w:smallCaps/>
               </w:rPr>
               <w:t>must</w:t>
             </w:r>
             <w:r w:rsidRPr="00C7157D">
               <w:rPr>
                 <w:rFonts w:eastAsia="TimesNewRomanPSMT-Identity-H" w:cs="TimesNewRomanPSMT-Identity-H"/>
               </w:rPr>
               <w:t xml:space="preserve"> be LESS than 150%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1657" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00A52B17" w:rsidRPr="00C7157D" w:rsidRDefault="00A52B17" w:rsidP="00A52B17"/>
+          <w:p w14:paraId="078DFACD" w14:textId="77777777" w:rsidR="00A52B17" w:rsidRPr="00C7157D" w:rsidRDefault="00A52B17" w:rsidP="00A52B17"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006E7981" w:rsidRPr="00C7157D" w:rsidTr="006D62D7">
+      <w:tr w:rsidR="006E7981" w:rsidRPr="00C7157D" w14:paraId="5D5F7AB0" w14:textId="77777777" w:rsidTr="006D62D7">
         <w:trPr>
           <w:trHeight w:val="346"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11005" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="006E7981" w:rsidRPr="00C7157D" w:rsidRDefault="006E7981" w:rsidP="00A52B17">
+          <w:p w14:paraId="3026D8FF" w14:textId="77777777" w:rsidR="006E7981" w:rsidRPr="00C7157D" w:rsidRDefault="006E7981" w:rsidP="00A52B17">
             <w:r w:rsidRPr="00BF1804">
               <w:rPr>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>OR</w:t>
             </w:r>
             <w:r w:rsidRPr="00C7157D">
               <w:t xml:space="preserve"> if not Test 1.a. or Test 1.b., then…</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A52B17" w:rsidRPr="00C7157D" w:rsidTr="008F7277">
+      <w:tr w:rsidR="00A52B17" w:rsidRPr="00C7157D" w14:paraId="2A72CF2B" w14:textId="77777777" w:rsidTr="008F7277">
         <w:trPr>
           <w:trHeight w:val="346"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7446" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00A52B17" w:rsidRPr="00C7157D" w:rsidRDefault="00A52B17" w:rsidP="00A52B17">
+          <w:p w14:paraId="32F299CA" w14:textId="77777777" w:rsidR="00A52B17" w:rsidRPr="00C7157D" w:rsidRDefault="00A52B17" w:rsidP="00A52B17">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:ind w:right="-18"/>
             </w:pPr>
             <w:r w:rsidRPr="00C7157D">
               <w:t>The</w:t>
             </w:r>
             <w:r w:rsidRPr="00C7157D">
               <w:rPr>
                 <w:rFonts w:eastAsia="TimesNewRomanPSMT-Identity-H" w:cs="TimesNewRomanPSMT-Identity-H"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C7157D">
               <w:rPr>
                 <w:rFonts w:eastAsia="TimesNewRomanPSMT-Identity-H" w:cs="TimesNewRomanPSMT-Identity-H"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>sum</w:t>
             </w:r>
             <w:r w:rsidRPr="00C7157D">
@@ -2049,186 +1954,184 @@
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>[(</w:t>
             </w:r>
             <w:r w:rsidRPr="00C7157D">
               <w:rPr>
                 <w:rFonts w:eastAsia="TimesNewRomanPSMT-Identity-H" w:cs="TimesNewRomanPSMT-Identity-H"/>
                 <w:b/>
               </w:rPr>
               <w:t>Net Income</w:t>
             </w:r>
             <w:r w:rsidRPr="00C7157D">
               <w:rPr>
                 <w:rFonts w:eastAsia="TimesNewRomanPSMT-Identity-H" w:cs="TimesNewRomanPSMT-Identity-H"/>
               </w:rPr>
               <w:t xml:space="preserve"> $</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00A52B17" w:rsidRPr="00A52B17" w:rsidRDefault="00A52B17" w:rsidP="00A52B17">
+          <w:p w14:paraId="2002AAC8" w14:textId="77777777" w:rsidR="00A52B17" w:rsidRPr="00A52B17" w:rsidRDefault="00A52B17" w:rsidP="00A52B17">
             <w:pPr>
               <w:ind w:right="-18"/>
             </w:pPr>
             <w:r>
               <w:t>$</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1542" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00A52B17" w:rsidRPr="00A52B17" w:rsidRDefault="00A52B17" w:rsidP="00A52B17">
+          <w:p w14:paraId="215E90AD" w14:textId="77777777" w:rsidR="00A52B17" w:rsidRPr="00A52B17" w:rsidRDefault="00A52B17" w:rsidP="00A52B17">
             <w:pPr>
               <w:ind w:right="-18"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1657" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00A52B17" w:rsidRPr="00A52B17" w:rsidRDefault="00A52B17" w:rsidP="00A52B17">
+          <w:p w14:paraId="43E10467" w14:textId="77777777" w:rsidR="00A52B17" w:rsidRPr="00A52B17" w:rsidRDefault="00A52B17" w:rsidP="00A52B17">
             <w:pPr>
               <w:ind w:right="-18"/>
             </w:pPr>
             <w:r w:rsidRPr="00C7157D">
               <w:rPr>
                 <w:rFonts w:eastAsia="TimesNewRomanPSMT-Identity-H" w:cs="TimesNewRomanPSMT-Identity-H"/>
                 <w:b/>
               </w:rPr>
               <w:sym w:font="Wingdings 2" w:char="F0A3"/>
             </w:r>
             <w:r w:rsidRPr="00C7157D">
               <w:rPr>
                 <w:rFonts w:eastAsia="TimesNewRomanPSMT-Identity-H" w:cs="TimesNewRomanPSMT-Identity-H"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> Test met</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A52B17" w:rsidRPr="00C7157D" w:rsidTr="008F7277">
+      <w:tr w:rsidR="00A52B17" w:rsidRPr="00C7157D" w14:paraId="68E619E5" w14:textId="77777777" w:rsidTr="008F7277">
         <w:trPr>
           <w:trHeight w:val="346"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7446" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00A52B17" w:rsidRPr="00C7157D" w:rsidRDefault="00A52B17" w:rsidP="00A52B17">
+          <w:p w14:paraId="11825FBE" w14:textId="77777777" w:rsidR="00A52B17" w:rsidRPr="00C7157D" w:rsidRDefault="00A52B17" w:rsidP="00A52B17">
             <w:pPr>
               <w:ind w:left="1080"/>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="TimesNewRomanPSMT-Identity-H" w:cs="TimesNewRomanPSMT-Identity-H"/>
                 <w:i/>
               </w:rPr>
               <w:t>plus</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00C7157D">
               <w:rPr>
                 <w:rFonts w:eastAsia="TimesNewRomanPSMT-Identity-H" w:cs="TimesNewRomanPSMT-Identity-H"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A52B17">
               <w:rPr>
                 <w:rFonts w:eastAsia="TimesNewRomanPSMT-Identity-H" w:cs="TimesNewRomanPSMT-Identity-H"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>depreciation, depletion &amp; amortization</w:t>
             </w:r>
             <w:r w:rsidRPr="00C7157D">
               <w:rPr>
                 <w:rFonts w:eastAsia="TimesNewRomanPSMT-Identity-H" w:cs="TimesNewRomanPSMT-Identity-H"/>
               </w:rPr>
               <w:t xml:space="preserve"> $</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00A52B17" w:rsidRPr="00C7157D" w:rsidRDefault="00A52B17" w:rsidP="00A52B17">
+          <w:p w14:paraId="519FBB90" w14:textId="77777777" w:rsidR="00A52B17" w:rsidRPr="00C7157D" w:rsidRDefault="00A52B17" w:rsidP="00A52B17">
             <w:r>
               <w:t>$</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1542" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00A52B17" w:rsidRPr="00C7157D" w:rsidRDefault="00A52B17" w:rsidP="00A52B17"/>
+          <w:p w14:paraId="77EB5E59" w14:textId="77777777" w:rsidR="00A52B17" w:rsidRPr="00C7157D" w:rsidRDefault="00A52B17" w:rsidP="00A52B17"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1657" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00A52B17" w:rsidRPr="00C7157D" w:rsidRDefault="00A52B17" w:rsidP="00A52B17"/>
+          <w:p w14:paraId="1B8F70C6" w14:textId="77777777" w:rsidR="00A52B17" w:rsidRPr="00C7157D" w:rsidRDefault="00A52B17" w:rsidP="00A52B17"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A52B17" w:rsidRPr="00C7157D" w:rsidTr="008F7277">
+      <w:tr w:rsidR="00A52B17" w:rsidRPr="00C7157D" w14:paraId="66452F43" w14:textId="77777777" w:rsidTr="008F7277">
         <w:trPr>
           <w:trHeight w:val="346"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7446" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00A52B17" w:rsidRDefault="00A52B17" w:rsidP="00A52B17">
+          <w:p w14:paraId="5E7C4859" w14:textId="77777777" w:rsidR="00A52B17" w:rsidRDefault="00A52B17" w:rsidP="00A52B17">
             <w:pPr>
               <w:ind w:left="1080"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="TimesNewRomanPSMT-Identity-H" w:cs="TimesNewRomanPSMT-Identity-H"/>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C7157D">
               <w:rPr>
                 <w:rFonts w:eastAsia="TimesNewRomanPSMT-Identity-H" w:cs="TimesNewRomanPSMT-Identity-H"/>
                 <w:i/>
               </w:rPr>
               <w:t>minus</w:t>
             </w:r>
             <w:r w:rsidRPr="00C7157D">
               <w:rPr>
                 <w:rFonts w:eastAsia="TimesNewRomanPSMT-Identity-H" w:cs="TimesNewRomanPSMT-Identity-H"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C7157D">
               <w:rPr>
                 <w:rFonts w:eastAsia="TimesNewRomanPSMT-Identity-H" w:cs="TimesNewRomanPSMT-Identity-H"/>
                 <w:u w:val="single"/>
               </w:rPr>
@@ -2252,244 +2155,244 @@
                 <w:rFonts w:eastAsia="TimesNewRomanPSMT-Identity-H" w:cs="TimesNewRomanPSMT-Identity-H"/>
                 <w:i/>
               </w:rPr>
               <w:t>divided</w:t>
             </w:r>
             <w:r w:rsidRPr="00C7157D">
               <w:rPr>
                 <w:rFonts w:eastAsia="TimesNewRomanPSMT-Identity-H" w:cs="TimesNewRomanPSMT-Identity-H"/>
               </w:rPr>
               <w:t xml:space="preserve"> by </w:t>
             </w:r>
             <w:r w:rsidRPr="00C7157D">
               <w:rPr>
                 <w:rFonts w:eastAsia="TimesNewRomanPSMT-Identity-H" w:cs="TimesNewRomanPSMT-Identity-H"/>
                 <w:b/>
               </w:rPr>
               <w:t>Total Liabilities</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00A52B17" w:rsidRDefault="00A52B17" w:rsidP="00A52B17">
+          <w:p w14:paraId="60F05639" w14:textId="77777777" w:rsidR="00A52B17" w:rsidRDefault="00A52B17" w:rsidP="00A52B17">
             <w:r>
               <w:t>$</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1542" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00A52B17" w:rsidRPr="00C7157D" w:rsidRDefault="00A52B17" w:rsidP="00A52B17"/>
+          <w:p w14:paraId="7F28A504" w14:textId="77777777" w:rsidR="00A52B17" w:rsidRPr="00C7157D" w:rsidRDefault="00A52B17" w:rsidP="00A52B17"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1657" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00A52B17" w:rsidRPr="00C7157D" w:rsidRDefault="00A52B17" w:rsidP="00A52B17"/>
+          <w:p w14:paraId="554F8243" w14:textId="77777777" w:rsidR="00A52B17" w:rsidRPr="00C7157D" w:rsidRDefault="00A52B17" w:rsidP="00A52B17"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A52B17" w:rsidRPr="00C7157D" w:rsidTr="008F7277">
+      <w:tr w:rsidR="00A52B17" w:rsidRPr="00C7157D" w14:paraId="45797DF5" w14:textId="77777777" w:rsidTr="008F7277">
         <w:trPr>
           <w:trHeight w:val="346"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7446" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00A52B17" w:rsidRPr="00C7157D" w:rsidRDefault="00A52B17" w:rsidP="00A52B17">
+          <w:p w14:paraId="0732FEE6" w14:textId="77777777" w:rsidR="00A52B17" w:rsidRPr="00C7157D" w:rsidRDefault="00A52B17" w:rsidP="00A52B17">
             <w:pPr>
               <w:ind w:left="1080"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="TimesNewRomanPSMT-Identity-H" w:cs="TimesNewRomanPSMT-Identity-H"/>
                 <w:i/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00A52B17" w:rsidRDefault="00A52B17" w:rsidP="00A52B17">
+          <w:p w14:paraId="4A698410" w14:textId="77777777" w:rsidR="00A52B17" w:rsidRDefault="00A52B17" w:rsidP="00A52B17">
             <w:r>
               <w:t>=</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00A52B17" w:rsidRPr="00C7157D" w:rsidRDefault="00A52B17" w:rsidP="00A52B17"/>
+          <w:p w14:paraId="4CFC30BB" w14:textId="77777777" w:rsidR="00A52B17" w:rsidRPr="00C7157D" w:rsidRDefault="00A52B17" w:rsidP="00A52B17"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="424" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00A52B17" w:rsidRPr="00C7157D" w:rsidRDefault="00A52B17" w:rsidP="00A52B17">
+          <w:p w14:paraId="01E64463" w14:textId="77777777" w:rsidR="00A52B17" w:rsidRPr="00C7157D" w:rsidRDefault="00A52B17" w:rsidP="00A52B17">
             <w:r>
               <w:t>%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1657" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00A52B17" w:rsidRPr="00C7157D" w:rsidRDefault="00A52B17" w:rsidP="00A52B17"/>
+          <w:p w14:paraId="79DA4441" w14:textId="77777777" w:rsidR="00A52B17" w:rsidRPr="00C7157D" w:rsidRDefault="00A52B17" w:rsidP="00A52B17"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A52B17" w:rsidRPr="00C7157D" w:rsidTr="008F7277">
+      <w:tr w:rsidR="00A52B17" w:rsidRPr="00C7157D" w14:paraId="027679F8" w14:textId="77777777" w:rsidTr="008F7277">
         <w:trPr>
           <w:trHeight w:val="346"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9348" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00A52B17" w:rsidRDefault="00A52B17" w:rsidP="00A52B17">
+          <w:p w14:paraId="60E1F2A6" w14:textId="77777777" w:rsidR="00A52B17" w:rsidRDefault="00A52B17" w:rsidP="00A52B17">
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="TimesNewRomanPSMT-Identity-H" w:cs="TimesNewRomanPSMT-Identity-H"/>
               </w:rPr>
               <w:t xml:space="preserve">which </w:t>
             </w:r>
             <w:r w:rsidRPr="00C7157D">
               <w:rPr>
                 <w:rFonts w:eastAsia="TimesNewRomanPSMT-Identity-H" w:cs="TimesNewRomanPSMT-Identity-H"/>
                 <w:smallCaps/>
               </w:rPr>
               <w:t>must</w:t>
             </w:r>
             <w:r w:rsidRPr="00C7157D">
               <w:rPr>
                 <w:rFonts w:eastAsia="TimesNewRomanPSMT-Identity-H" w:cs="TimesNewRomanPSMT-Identity-H"/>
               </w:rPr>
               <w:t xml:space="preserve"> be </w:t>
             </w:r>
             <w:r w:rsidRPr="00C7157D">
               <w:rPr>
                 <w:rFonts w:eastAsia="TimesNewRomanPSMT-Identity-H" w:cs="TimesNewRomanPSMT-Identity-H"/>
                 <w:caps/>
               </w:rPr>
               <w:t>Greater</w:t>
             </w:r>
             <w:r w:rsidRPr="00C7157D">
               <w:rPr>
                 <w:rFonts w:eastAsia="TimesNewRomanPSMT-Identity-H" w:cs="TimesNewRomanPSMT-Identity-H"/>
               </w:rPr>
               <w:t xml:space="preserve"> than 10%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1657" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00A52B17" w:rsidRPr="00C7157D" w:rsidRDefault="00A52B17" w:rsidP="00A52B17"/>
+          <w:p w14:paraId="5726B18E" w14:textId="77777777" w:rsidR="00A52B17" w:rsidRPr="00C7157D" w:rsidRDefault="00A52B17" w:rsidP="00A52B17"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006E7981" w:rsidRPr="00C7157D" w:rsidTr="008F7277">
+      <w:tr w:rsidR="006E7981" w:rsidRPr="00C7157D" w14:paraId="0F066CA0" w14:textId="77777777" w:rsidTr="008F7277">
         <w:trPr>
           <w:trHeight w:val="346"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11005" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="006E7981" w:rsidRPr="00A52B17" w:rsidRDefault="006E7981" w:rsidP="00A52B17">
+          <w:p w14:paraId="1631C95B" w14:textId="77777777" w:rsidR="006E7981" w:rsidRPr="00A52B17" w:rsidRDefault="006E7981" w:rsidP="00A52B17">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A52B17">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>AND</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006E7981" w:rsidRPr="00C7157D" w:rsidTr="006D62D7">
+      <w:tr w:rsidR="006E7981" w:rsidRPr="00C7157D" w14:paraId="05C657D0" w14:textId="77777777" w:rsidTr="006D62D7">
         <w:trPr>
           <w:trHeight w:val="346"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11005" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006E7981" w:rsidRPr="00C7157D" w:rsidRDefault="006E7981" w:rsidP="00A52B17">
+          <w:p w14:paraId="0481E1F6" w14:textId="77777777" w:rsidR="006E7981" w:rsidRPr="00C7157D" w:rsidRDefault="006E7981" w:rsidP="00A52B17">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="10"/>
               </w:numPr>
             </w:pPr>
             <w:r w:rsidRPr="00C7157D">
               <w:t xml:space="preserve">The Corporate Financial Test fails </w:t>
             </w:r>
             <w:r w:rsidRPr="00C7157D">
               <w:rPr>
                 <w:i/>
                 <w:smallCaps/>
               </w:rPr>
               <w:t>unless</w:t>
             </w:r>
             <w:r w:rsidRPr="00C7157D">
               <w:t xml:space="preserve"> Either:</w:t>
             </w:r>
             <w:r w:rsidR="00836D70">
               <w:t xml:space="preserve"> (check one)</w:t>
             </w:r>
             <w:r w:rsidR="006D62D7">
               <w:t xml:space="preserve"> </w:t>
@@ -2517,60 +2420,60 @@
                 <w:b/>
               </w:rPr>
               <w:t>or</w:t>
             </w:r>
             <w:r w:rsidR="006D62D7">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C7157D">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:sym w:font="Wingdings 2" w:char="F0A3"/>
             </w:r>
             <w:r w:rsidRPr="00C7157D">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> b.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A52B17" w:rsidRPr="00C7157D" w:rsidTr="008F7277">
+      <w:tr w:rsidR="00A52B17" w:rsidRPr="00C7157D" w14:paraId="5F8B2BC9" w14:textId="77777777" w:rsidTr="008F7277">
         <w:trPr>
           <w:trHeight w:val="346"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9348" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
-          <w:p w:rsidR="00A52B17" w:rsidRPr="00A52B17" w:rsidRDefault="00A52B17" w:rsidP="00A52B17">
+          <w:p w14:paraId="252377F1" w14:textId="77777777" w:rsidR="00A52B17" w:rsidRPr="00A52B17" w:rsidRDefault="00A52B17" w:rsidP="00A52B17">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="11"/>
               </w:numPr>
               <w:ind w:left="1080"/>
             </w:pPr>
             <w:r w:rsidRPr="00A52B17">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Line B.</w:t>
             </w:r>
             <w:r w:rsidRPr="00A52B17">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A52B17">
               <w:rPr>
                 <w:smallCaps/>
               </w:rPr>
               <w:t>must</w:t>
             </w:r>
             <w:r w:rsidRPr="00A52B17">
               <w:t xml:space="preserve"> be </w:t>
@@ -2679,111 +2582,111 @@
             <w:r w:rsidRPr="00A52B17">
               <w:rPr>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>audited</w:t>
             </w:r>
             <w:r w:rsidRPr="00A52B17">
               <w:t xml:space="preserve"> financial statements, </w:t>
             </w:r>
             <w:r w:rsidRPr="00A52B17">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>and</w:t>
             </w:r>
             <w:r w:rsidRPr="00A52B17">
               <w:t xml:space="preserve"> are subject to the approval of the Iowa Department of Natural Resources. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1657" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00A52B17" w:rsidRPr="00A52B17" w:rsidRDefault="00A52B17" w:rsidP="00A52B17">
+          <w:p w14:paraId="5CBD26ED" w14:textId="77777777" w:rsidR="00A52B17" w:rsidRPr="00A52B17" w:rsidRDefault="00A52B17" w:rsidP="00A52B17">
             <w:r w:rsidRPr="00C7157D">
               <w:rPr>
                 <w:rFonts w:eastAsia="TimesNewRomanPSMT-Identity-H" w:cs="TimesNewRomanPSMT-Identity-H"/>
                 <w:b/>
               </w:rPr>
               <w:sym w:font="Wingdings 2" w:char="F0A3"/>
             </w:r>
             <w:r w:rsidRPr="00C7157D">
               <w:rPr>
                 <w:rFonts w:eastAsia="TimesNewRomanPSMT-Identity-H" w:cs="TimesNewRomanPSMT-Identity-H"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> Test met</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006E7981" w:rsidRPr="00C7157D" w:rsidTr="006D62D7">
+      <w:tr w:rsidR="006E7981" w:rsidRPr="00C7157D" w14:paraId="350D6888" w14:textId="77777777" w:rsidTr="006D62D7">
         <w:trPr>
           <w:trHeight w:val="346"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11005" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="006E7981" w:rsidRPr="00C7157D" w:rsidRDefault="006E7981" w:rsidP="003637CD">
+          <w:p w14:paraId="791BA81D" w14:textId="77777777" w:rsidR="006E7981" w:rsidRPr="00C7157D" w:rsidRDefault="006E7981" w:rsidP="003637CD">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:right="-18"/>
             </w:pPr>
             <w:r w:rsidRPr="00BF1804">
               <w:rPr>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>OR</w:t>
             </w:r>
             <w:r w:rsidRPr="00C7157D">
               <w:t xml:space="preserve"> if </w:t>
             </w:r>
             <w:r w:rsidR="00F95D73">
               <w:t>not Test 2.a.</w:t>
             </w:r>
             <w:r w:rsidRPr="00C7157D">
               <w:t>, then…</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A52B17" w:rsidRPr="00C7157D" w:rsidTr="008F7277">
+      <w:tr w:rsidR="00A52B17" w:rsidRPr="00C7157D" w14:paraId="7B6B559D" w14:textId="77777777" w:rsidTr="008F7277">
         <w:trPr>
           <w:trHeight w:val="346"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7446" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00A52B17" w:rsidRPr="00C7157D" w:rsidRDefault="00A52B17" w:rsidP="00A52B17">
+          <w:p w14:paraId="5E6FF6F5" w14:textId="77777777" w:rsidR="00A52B17" w:rsidRPr="00C7157D" w:rsidRDefault="00A52B17" w:rsidP="00A52B17">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="11"/>
               </w:numPr>
               <w:ind w:left="1080"/>
             </w:pPr>
             <w:r w:rsidRPr="00A52B17">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Line</w:t>
             </w:r>
             <w:r w:rsidRPr="00C7157D">
               <w:rPr>
                 <w:rFonts w:eastAsia="TimesNewRomanPSMT-Identity-H" w:cs="TimesNewRomanPSMT-Identity-H"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> B.</w:t>
             </w:r>
             <w:r w:rsidRPr="00C7157D">
               <w:rPr>
                 <w:rFonts w:eastAsia="TimesNewRomanPSMT-Identity-H" w:cs="TimesNewRomanPSMT-Identity-H"/>
               </w:rPr>
@@ -2833,386 +2736,386 @@
               <w:rPr>
                 <w:rFonts w:eastAsia="TimesNewRomanPSMT-Identity-H" w:cs="TimesNewRomanPSMT-Identity-H"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C7157D">
               <w:rPr>
                 <w:rFonts w:eastAsia="TimesNewRomanPSMT-Identity-H" w:cs="TimesNewRomanPSMT-Identity-H"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>$10 million]</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="TimesNewRomanPSMT-Identity-H" w:cs="TimesNewRomanPSMT-Identity-H"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00A52B17" w:rsidRPr="00A52B17" w:rsidRDefault="00A52B17" w:rsidP="008F7277">
+          <w:p w14:paraId="0861EEC6" w14:textId="77777777" w:rsidR="00A52B17" w:rsidRPr="00A52B17" w:rsidRDefault="00A52B17" w:rsidP="008F7277">
             <w:pPr>
               <w:ind w:right="-18"/>
             </w:pPr>
             <w:r>
               <w:t>$</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1542" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00A52B17" w:rsidRPr="00A52B17" w:rsidRDefault="00A52B17" w:rsidP="008F7277">
+          <w:p w14:paraId="3011C645" w14:textId="77777777" w:rsidR="00A52B17" w:rsidRPr="00A52B17" w:rsidRDefault="00A52B17" w:rsidP="008F7277">
             <w:pPr>
               <w:ind w:right="-18"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1657" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00A52B17" w:rsidRPr="00A52B17" w:rsidRDefault="008F7277" w:rsidP="008F7277">
+          <w:p w14:paraId="34F02294" w14:textId="77777777" w:rsidR="00A52B17" w:rsidRPr="00A52B17" w:rsidRDefault="008F7277" w:rsidP="008F7277">
             <w:pPr>
               <w:ind w:right="-18"/>
             </w:pPr>
             <w:r w:rsidRPr="00C7157D">
               <w:rPr>
                 <w:rFonts w:eastAsia="TimesNewRomanPSMT-Identity-H" w:cs="TimesNewRomanPSMT-Identity-H"/>
                 <w:b/>
               </w:rPr>
               <w:sym w:font="Wingdings 2" w:char="F0A3"/>
             </w:r>
             <w:r w:rsidRPr="00C7157D">
               <w:rPr>
                 <w:rFonts w:eastAsia="TimesNewRomanPSMT-Identity-H" w:cs="TimesNewRomanPSMT-Identity-H"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> Test met</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008F7277" w:rsidRPr="008F7277" w:rsidTr="008F7277">
+      <w:tr w:rsidR="008F7277" w:rsidRPr="008F7277" w14:paraId="71D67037" w14:textId="77777777" w:rsidTr="008F7277">
         <w:trPr>
           <w:trHeight w:val="80"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11005" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="008F7277" w:rsidRPr="008F7277" w:rsidRDefault="008F7277" w:rsidP="00A52B17">
+          <w:p w14:paraId="5FC05DAC" w14:textId="77777777" w:rsidR="008F7277" w:rsidRPr="008F7277" w:rsidRDefault="008F7277" w:rsidP="00A52B17">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:right="-18"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="TimesNewRomanPSMT-Identity-H" w:cs="TimesNewRomanPSMT-Identity-H"/>
                 <w:b/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006E7981" w:rsidRPr="00A52B17" w:rsidTr="008F7277">
+      <w:tr w:rsidR="006E7981" w:rsidRPr="00A52B17" w14:paraId="582A9422" w14:textId="77777777" w:rsidTr="008F7277">
         <w:trPr>
           <w:trHeight w:val="346"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11005" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="006E7981" w:rsidRPr="00A52B17" w:rsidRDefault="006E7981" w:rsidP="00A52B17">
+          <w:p w14:paraId="4A9BDAED" w14:textId="77777777" w:rsidR="006E7981" w:rsidRPr="00A52B17" w:rsidRDefault="006E7981" w:rsidP="00A52B17">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A52B17">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>AND</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008F7277" w:rsidRPr="00C7157D" w:rsidTr="008F7277">
+      <w:tr w:rsidR="008F7277" w:rsidRPr="00C7157D" w14:paraId="483C82D8" w14:textId="77777777" w:rsidTr="008F7277">
         <w:trPr>
           <w:trHeight w:val="346"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7446" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="008F7277" w:rsidRPr="00C7157D" w:rsidRDefault="008F7277" w:rsidP="00A52B17">
+          <w:p w14:paraId="7481B49D" w14:textId="77777777" w:rsidR="008F7277" w:rsidRPr="00C7157D" w:rsidRDefault="008F7277" w:rsidP="00A52B17">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="10"/>
               </w:numPr>
             </w:pPr>
             <w:r w:rsidRPr="00C7157D">
               <w:t>T</w:t>
             </w:r>
             <w:r>
               <w:t>he Owner</w:t>
             </w:r>
             <w:r w:rsidRPr="00C7157D">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C7157D">
               <w:rPr>
                 <w:smallCaps/>
               </w:rPr>
               <w:t>must</w:t>
             </w:r>
             <w:r w:rsidRPr="00C7157D">
               <w:t xml:space="preserve"> have </w:t>
             </w:r>
             <w:r w:rsidRPr="00C7157D">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Assets</w:t>
             </w:r>
             <w:r w:rsidRPr="00C7157D">
               <w:t>, (excluding future permitted capacity of the subject landfill),</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> = </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="008F7277" w:rsidRPr="008F7277" w:rsidRDefault="008F7277" w:rsidP="008F7277">
+          <w:p w14:paraId="2EFAEA31" w14:textId="77777777" w:rsidR="008F7277" w:rsidRPr="008F7277" w:rsidRDefault="008F7277" w:rsidP="008F7277">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>$</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1542" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="008F7277" w:rsidRPr="00C7157D" w:rsidRDefault="008F7277" w:rsidP="008F7277"/>
+          <w:p w14:paraId="6AF716B7" w14:textId="77777777" w:rsidR="008F7277" w:rsidRPr="00C7157D" w:rsidRDefault="008F7277" w:rsidP="008F7277"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1657" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008F7277" w:rsidRPr="008F7277" w:rsidRDefault="008F7277" w:rsidP="008F7277">
+          <w:p w14:paraId="242F5E2C" w14:textId="77777777" w:rsidR="008F7277" w:rsidRPr="008F7277" w:rsidRDefault="008F7277" w:rsidP="008F7277">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008F7277">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:sym w:font="Wingdings 2" w:char="F0A3"/>
             </w:r>
             <w:r w:rsidRPr="008F7277">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> Test met</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008F7277" w:rsidRPr="00C7157D" w:rsidTr="008F7277">
+      <w:tr w:rsidR="008F7277" w:rsidRPr="00C7157D" w14:paraId="016A51F3" w14:textId="77777777" w:rsidTr="008F7277">
         <w:trPr>
           <w:trHeight w:val="346"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9348" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="008F7277" w:rsidRPr="00C7157D" w:rsidRDefault="008F7277" w:rsidP="008F7277">
+          <w:p w14:paraId="54746F89" w14:textId="77777777" w:rsidR="008F7277" w:rsidRPr="00C7157D" w:rsidRDefault="008F7277" w:rsidP="008F7277">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:i/>
                 <w:smallCaps/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008F7277">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>- located in the United States -</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1657" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="008F7277" w:rsidRPr="00C7157D" w:rsidRDefault="008F7277" w:rsidP="008F7277"/>
+          <w:p w14:paraId="11E7B729" w14:textId="77777777" w:rsidR="008F7277" w:rsidRPr="00C7157D" w:rsidRDefault="008F7277" w:rsidP="008F7277"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008F7277" w:rsidRPr="00C7157D" w:rsidTr="008F7277">
+      <w:tr w:rsidR="008F7277" w:rsidRPr="00C7157D" w14:paraId="5B062C11" w14:textId="77777777" w:rsidTr="008F7277">
         <w:trPr>
           <w:trHeight w:val="346"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9348" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="008F7277" w:rsidRPr="00C7157D" w:rsidRDefault="008F7277" w:rsidP="008F7277">
+          <w:p w14:paraId="66D697A4" w14:textId="77777777" w:rsidR="008F7277" w:rsidRPr="00C7157D" w:rsidRDefault="008F7277" w:rsidP="008F7277">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:i/>
                 <w:smallCaps/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C7157D">
               <w:rPr>
                 <w:i/>
                 <w:smallCaps/>
               </w:rPr>
               <w:t>equal</w:t>
             </w:r>
             <w:r w:rsidRPr="00C7157D">
               <w:t xml:space="preserve"> to or exceeding </w:t>
             </w:r>
             <w:r w:rsidRPr="00C7157D">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Line A.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1657" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="008F7277" w:rsidRPr="00C7157D" w:rsidRDefault="008F7277" w:rsidP="008F7277"/>
+          <w:p w14:paraId="5184498B" w14:textId="77777777" w:rsidR="008F7277" w:rsidRPr="00C7157D" w:rsidRDefault="008F7277" w:rsidP="008F7277"/>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00F95D73" w:rsidRPr="00F95D73" w:rsidRDefault="00F95D73">
+    <w:p w14:paraId="16D56876" w14:textId="77777777" w:rsidR="00F95D73" w:rsidRPr="00F95D73" w:rsidRDefault="00F95D73">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="2"/>
           <w:szCs w:val="2"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="11005" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="115" w:type="dxa"/>
           <w:right w:w="115" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9115"/>
         <w:gridCol w:w="1890"/>
       </w:tblGrid>
-      <w:tr w:rsidR="006E7981" w:rsidRPr="008F7277" w:rsidTr="008F7277">
+      <w:tr w:rsidR="006E7981" w:rsidRPr="008F7277" w14:paraId="0D5F089D" w14:textId="77777777" w:rsidTr="008F7277">
         <w:trPr>
           <w:trHeight w:val="346"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11005" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="006E7981" w:rsidRPr="008F7277" w:rsidRDefault="006E7981" w:rsidP="008F7277">
+          <w:p w14:paraId="14153A02" w14:textId="77777777" w:rsidR="006E7981" w:rsidRPr="008F7277" w:rsidRDefault="006E7981" w:rsidP="008F7277">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="375"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008F7277">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:br w:type="page"/>
             </w:r>
             <w:r w:rsidRPr="008F7277">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:smallCaps/>
               </w:rPr>
               <w:sym w:font="Wingdings" w:char="F075"/>
             </w:r>
             <w:r w:rsidR="008F7277">
               <w:tab/>
@@ -3254,61 +3157,61 @@
               <w:t>All</w:t>
             </w:r>
             <w:r w:rsidRPr="008F7277">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:smallCaps/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="008F7277">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
               <w:t>of the Following Records are submitted with this Form</w:t>
             </w:r>
             <w:r w:rsidRPr="008F7277">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:smallCaps/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006E7981" w:rsidRPr="008F7277" w:rsidTr="008F7277">
+      <w:tr w:rsidR="006E7981" w:rsidRPr="008F7277" w14:paraId="7B8149B2" w14:textId="77777777" w:rsidTr="008F7277">
         <w:trPr>
           <w:trHeight w:val="346"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11005" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="006E7981" w:rsidRPr="008F7277" w:rsidRDefault="006E7981" w:rsidP="008F7277">
+          <w:p w14:paraId="11DA371F" w14:textId="77777777" w:rsidR="006E7981" w:rsidRPr="008F7277" w:rsidRDefault="006E7981" w:rsidP="008F7277">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:smallCaps/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008F7277">
               <w:rPr>
                 <w:rFonts w:eastAsia="TimesNewRomanPSMT-Identity-H" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">A </w:t>
             </w:r>
             <w:r w:rsidRPr="008F7277">
               <w:rPr>
                 <w:rFonts w:eastAsia="TimesNewRomanPSMT-Identity-H" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
               <w:t>letter</w:t>
             </w:r>
             <w:r w:rsidRPr="008F7277">
@@ -3325,427 +3228,427 @@
               <w:t>&amp; based upon a certified audit)</w:t>
             </w:r>
             <w:r w:rsidRPr="008F7277">
               <w:rPr>
                 <w:rFonts w:eastAsia="TimesNewRomanPSMT-Identity-H" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">, which </w:t>
             </w:r>
             <w:r w:rsidRPr="008F7277">
               <w:rPr>
                 <w:rFonts w:eastAsia="TimesNewRomanPSMT-Identity-H" w:cs="Calibri"/>
                 <w:smallCaps/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>lists</w:t>
             </w:r>
             <w:r w:rsidRPr="008F7277">
               <w:rPr>
                 <w:rFonts w:eastAsia="TimesNewRomanPSMT-Identity-H" w:cs="Calibri"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006E7981" w:rsidRPr="008F7277" w:rsidTr="008F7277">
+      <w:tr w:rsidR="006E7981" w:rsidRPr="008F7277" w14:paraId="3B5967EC" w14:textId="77777777" w:rsidTr="008F7277">
         <w:trPr>
           <w:trHeight w:val="346"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11005" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="006E7981" w:rsidRPr="008F7277" w:rsidRDefault="006E7981" w:rsidP="008F7277">
+          <w:p w14:paraId="29F51CAA" w14:textId="77777777" w:rsidR="006E7981" w:rsidRPr="008F7277" w:rsidRDefault="006E7981" w:rsidP="008F7277">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="13"/>
               </w:numPr>
               <w:ind w:left="1080"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:smallCaps/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008F7277">
               <w:rPr>
                 <w:rFonts w:eastAsia="TimesNewRomanPSMT-Identity-H" w:cs="Calibri"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>All</w:t>
             </w:r>
             <w:r w:rsidRPr="008F7277">
               <w:rPr>
                 <w:rFonts w:eastAsia="TimesNewRomanPSMT-Identity-H" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> the current cost estimates covered in </w:t>
             </w:r>
             <w:r w:rsidRPr="008F7277">
               <w:rPr>
                 <w:rFonts w:eastAsia="TimesNewRomanPSMT-Identity-H" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
               <w:t>Line A.</w:t>
             </w:r>
             <w:r w:rsidRPr="008F7277">
               <w:rPr>
                 <w:rFonts w:eastAsia="TimesNewRomanPSMT-Identity-H" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> above, and including, but not limited to</w:t>
             </w:r>
             <w:r w:rsidR="008F7277">
               <w:rPr>
                 <w:rFonts w:eastAsia="TimesNewRomanPSMT-Identity-H" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> - </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008F7277" w:rsidRPr="008F7277" w:rsidTr="008F7277">
+      <w:tr w:rsidR="008F7277" w:rsidRPr="008F7277" w14:paraId="2F844197" w14:textId="77777777" w:rsidTr="008F7277">
         <w:trPr>
           <w:trHeight w:val="346"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9115" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="008F7277" w:rsidRPr="008F7277" w:rsidRDefault="008F7277" w:rsidP="008F7277">
+          <w:p w14:paraId="6FF48B1E" w14:textId="77777777" w:rsidR="008F7277" w:rsidRPr="008F7277" w:rsidRDefault="008F7277" w:rsidP="008F7277">
             <w:pPr>
               <w:ind w:left="1440" w:hanging="360"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:smallCaps/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008F7277">
               <w:rPr>
                 <w:rFonts w:eastAsia="TimesNewRomanPSMT-Identity-H" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
               <w:sym w:font="Wingdings 2" w:char="F0A3"/>
             </w:r>
             <w:r>
               <w:tab/>
             </w:r>
             <w:r w:rsidRPr="008F7277">
               <w:rPr>
                 <w:rFonts w:eastAsia="TimesNewRomanPSMT-Identity-H" w:cs="Calibri"/>
               </w:rPr>
               <w:t>cost estimates required for municipal solid waste management facilities pursuant to 40 CFR Part 258;</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1890" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008F7277" w:rsidRPr="008F7277" w:rsidRDefault="008F7277" w:rsidP="008F7277">
+          <w:p w14:paraId="1389FB8E" w14:textId="77777777" w:rsidR="008F7277" w:rsidRPr="008F7277" w:rsidRDefault="008F7277" w:rsidP="008F7277">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:smallCaps/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008F7277">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:sym w:font="Wingdings 2" w:char="F0A3"/>
             </w:r>
             <w:r w:rsidRPr="008F7277">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> Test met</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008F7277" w:rsidRPr="008F7277" w:rsidTr="008F7277">
+      <w:tr w:rsidR="008F7277" w:rsidRPr="008F7277" w14:paraId="7B68EDA7" w14:textId="77777777" w:rsidTr="008F7277">
         <w:trPr>
           <w:trHeight w:val="346"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9115" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="008F7277" w:rsidRPr="008F7277" w:rsidRDefault="008F7277" w:rsidP="008F7277">
+          <w:p w14:paraId="7FD510DF" w14:textId="77777777" w:rsidR="008F7277" w:rsidRPr="008F7277" w:rsidRDefault="008F7277" w:rsidP="008F7277">
             <w:pPr>
               <w:ind w:left="1440" w:hanging="360"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:smallCaps/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008F7277">
               <w:rPr>
                 <w:rFonts w:eastAsia="TimesNewRomanPSMT-Identity-H" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
               <w:sym w:font="Wingdings 2" w:char="F0A3"/>
             </w:r>
             <w:r>
               <w:tab/>
             </w:r>
             <w:r w:rsidRPr="008F7277">
               <w:rPr>
                 <w:rFonts w:eastAsia="TimesNewRomanPSMT-Identity-H" w:cs="Calibri"/>
               </w:rPr>
               <w:t>cost estimates required for UIC facilities under 40 CFR Part 144, if applicable;</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1890" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="008F7277" w:rsidRPr="008F7277" w:rsidRDefault="008F7277" w:rsidP="008F7277">
+          <w:p w14:paraId="2BF5451B" w14:textId="77777777" w:rsidR="008F7277" w:rsidRPr="008F7277" w:rsidRDefault="008F7277" w:rsidP="008F7277">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:smallCaps/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008F7277" w:rsidRPr="008F7277" w:rsidTr="008F7277">
+      <w:tr w:rsidR="008F7277" w:rsidRPr="008F7277" w14:paraId="46FDE440" w14:textId="77777777" w:rsidTr="008F7277">
         <w:trPr>
           <w:trHeight w:val="346"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9115" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="008F7277" w:rsidRPr="008F7277" w:rsidRDefault="008F7277" w:rsidP="008F7277">
+          <w:p w14:paraId="03721F80" w14:textId="77777777" w:rsidR="008F7277" w:rsidRPr="008F7277" w:rsidRDefault="008F7277" w:rsidP="008F7277">
             <w:pPr>
               <w:ind w:left="1440" w:hanging="360"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:smallCaps/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008F7277">
               <w:rPr>
                 <w:rFonts w:eastAsia="TimesNewRomanPSMT-Identity-H" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
               <w:sym w:font="Wingdings 2" w:char="F0A3"/>
             </w:r>
             <w:r>
               <w:tab/>
             </w:r>
             <w:r w:rsidRPr="008F7277">
               <w:rPr>
                 <w:rFonts w:eastAsia="TimesNewRomanPSMT-Identity-H" w:cs="Calibri"/>
               </w:rPr>
               <w:t>cost estimates required for petroleum underground storage tank facilities under 40 CFR Part 280, if applicable;</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1890" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="008F7277" w:rsidRPr="008F7277" w:rsidRDefault="008F7277" w:rsidP="008F7277">
+          <w:p w14:paraId="4C2F207B" w14:textId="77777777" w:rsidR="008F7277" w:rsidRPr="008F7277" w:rsidRDefault="008F7277" w:rsidP="008F7277">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:smallCaps/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008F7277" w:rsidRPr="008F7277" w:rsidTr="008F7277">
+      <w:tr w:rsidR="008F7277" w:rsidRPr="008F7277" w14:paraId="493F9AA9" w14:textId="77777777" w:rsidTr="008F7277">
         <w:trPr>
           <w:trHeight w:val="346"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9115" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="008F7277" w:rsidRPr="008F7277" w:rsidRDefault="008F7277" w:rsidP="008F7277">
+          <w:p w14:paraId="152A55BA" w14:textId="77777777" w:rsidR="008F7277" w:rsidRPr="008F7277" w:rsidRDefault="008F7277" w:rsidP="008F7277">
             <w:pPr>
               <w:ind w:left="1440" w:hanging="360"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:smallCaps/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008F7277">
               <w:rPr>
                 <w:rFonts w:eastAsia="TimesNewRomanPSMT-Identity-H" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
               <w:sym w:font="Wingdings 2" w:char="F0A3"/>
             </w:r>
             <w:r>
               <w:tab/>
             </w:r>
             <w:r w:rsidRPr="008F7277">
               <w:rPr>
                 <w:rFonts w:eastAsia="TimesNewRomanPSMT-Identity-H" w:cs="Calibri"/>
               </w:rPr>
               <w:t>cost estimates required for PCB storage facilities under 40 CFR Part 761, if applicable; and</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1890" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="008F7277" w:rsidRPr="008F7277" w:rsidRDefault="008F7277" w:rsidP="008F7277">
+          <w:p w14:paraId="14277852" w14:textId="77777777" w:rsidR="008F7277" w:rsidRPr="008F7277" w:rsidRDefault="008F7277" w:rsidP="008F7277">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:smallCaps/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008F7277" w:rsidRPr="008F7277" w:rsidTr="008F7277">
+      <w:tr w:rsidR="008F7277" w:rsidRPr="008F7277" w14:paraId="158AD488" w14:textId="77777777" w:rsidTr="008F7277">
         <w:trPr>
           <w:trHeight w:val="346"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9115" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="008F7277" w:rsidRPr="008F7277" w:rsidRDefault="008F7277" w:rsidP="008F7277">
+          <w:p w14:paraId="281D1A11" w14:textId="77777777" w:rsidR="008F7277" w:rsidRPr="008F7277" w:rsidRDefault="008F7277" w:rsidP="008F7277">
             <w:pPr>
               <w:ind w:left="1440" w:hanging="360"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:smallCaps/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008F7277">
               <w:rPr>
                 <w:rFonts w:eastAsia="TimesNewRomanPSMT-Identity-H" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
               <w:sym w:font="Wingdings 2" w:char="F0A3"/>
             </w:r>
             <w:r>
               <w:tab/>
             </w:r>
             <w:r w:rsidRPr="008F7277">
               <w:rPr>
                 <w:rFonts w:eastAsia="TimesNewRomanPSMT-Identity-H" w:cs="Calibri"/>
               </w:rPr>
               <w:t>cost estimates required for hazardous waste treatment, storage, and disposal facilities under 40 CFR Parts 264 and 265, if applicable.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1890" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="008F7277" w:rsidRPr="008F7277" w:rsidRDefault="008F7277" w:rsidP="008F7277">
+          <w:p w14:paraId="7F7DBB63" w14:textId="77777777" w:rsidR="008F7277" w:rsidRPr="008F7277" w:rsidRDefault="008F7277" w:rsidP="008F7277">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:smallCaps/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008F7277" w:rsidRPr="008F7277" w:rsidTr="008F7277">
+      <w:tr w:rsidR="008F7277" w:rsidRPr="008F7277" w14:paraId="73D1E638" w14:textId="77777777" w:rsidTr="008F7277">
         <w:trPr>
           <w:trHeight w:val="346"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11005" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="008F7277" w:rsidRPr="008F7277" w:rsidRDefault="008F7277" w:rsidP="008F7277">
+          <w:p w14:paraId="0A0819C9" w14:textId="77777777" w:rsidR="008F7277" w:rsidRPr="008F7277" w:rsidRDefault="008F7277" w:rsidP="008F7277">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:smallCaps/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008F7277">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:smallCaps/>
               </w:rPr>
               <w:t xml:space="preserve">AND which letter </w:t>
             </w:r>
             <w:r w:rsidRPr="008F7277">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:smallCaps/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>provides</w:t>
             </w:r>
             <w:r w:rsidRPr="008F7277">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:smallCaps/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008F7277" w:rsidRPr="008F7277" w:rsidTr="008F7277">
+      <w:tr w:rsidR="008F7277" w:rsidRPr="008F7277" w14:paraId="1FC08582" w14:textId="77777777" w:rsidTr="008F7277">
         <w:trPr>
           <w:trHeight w:val="346"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9115" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="008F7277" w:rsidRPr="008F7277" w:rsidRDefault="008F7277" w:rsidP="008F7277">
+          <w:p w14:paraId="5679E702" w14:textId="77777777" w:rsidR="008F7277" w:rsidRPr="008F7277" w:rsidRDefault="008F7277" w:rsidP="008F7277">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="13"/>
               </w:numPr>
               <w:ind w:left="1080"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:smallCaps/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008F7277">
               <w:rPr>
                 <w:rFonts w:eastAsia="TimesNewRomanPSMT-Identity-H" w:cs="Calibri"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>Evidence demonstrating</w:t>
             </w:r>
             <w:r w:rsidRPr="008F7277">
               <w:rPr>
                 <w:rFonts w:eastAsia="TimesNewRomanPSMT-Identity-H" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> that the Owner </w:t>
             </w:r>
@@ -3768,112 +3671,112 @@
                 <w:b/>
                 <w:smallCaps/>
               </w:rPr>
               <w:t>Financial Component</w:t>
             </w:r>
             <w:r w:rsidRPr="008F7277">
               <w:rPr>
                 <w:rFonts w:eastAsia="TimesNewRomanPSMT-Identity-H" w:cs="Calibri"/>
                 <w:smallCaps/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="008F7277">
               <w:rPr>
                 <w:rFonts w:eastAsia="TimesNewRomanPSMT-Identity-H" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">tests above. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1890" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008F7277" w:rsidRPr="008F7277" w:rsidRDefault="008F7277" w:rsidP="008F7277">
+          <w:p w14:paraId="1DA00A86" w14:textId="77777777" w:rsidR="008F7277" w:rsidRPr="008F7277" w:rsidRDefault="008F7277" w:rsidP="008F7277">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:smallCaps/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008F7277">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:sym w:font="Wingdings 2" w:char="F0A3"/>
             </w:r>
             <w:r w:rsidRPr="008F7277">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> Test met</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008F7277" w:rsidRPr="00A52B17" w:rsidTr="005A6566">
+      <w:tr w:rsidR="008F7277" w:rsidRPr="00A52B17" w14:paraId="08846860" w14:textId="77777777" w:rsidTr="005A6566">
         <w:trPr>
           <w:trHeight w:val="346"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11005" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="008F7277" w:rsidRPr="00A52B17" w:rsidRDefault="008F7277" w:rsidP="005A6566">
+          <w:p w14:paraId="37CE8300" w14:textId="77777777" w:rsidR="008F7277" w:rsidRPr="00A52B17" w:rsidRDefault="008F7277" w:rsidP="005A6566">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A52B17">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>AND</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006E7981" w:rsidRPr="008F7277" w:rsidTr="008F7277">
+      <w:tr w:rsidR="006E7981" w:rsidRPr="008F7277" w14:paraId="0374230B" w14:textId="77777777" w:rsidTr="008F7277">
         <w:trPr>
           <w:trHeight w:val="346"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11005" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="006E7981" w:rsidRPr="008F7277" w:rsidRDefault="00B14B7A" w:rsidP="008F7277">
+          <w:p w14:paraId="5AA4E864" w14:textId="77777777" w:rsidR="006E7981" w:rsidRPr="008F7277" w:rsidRDefault="00B14B7A" w:rsidP="008F7277">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:smallCaps/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008F7277">
               <w:rPr>
                 <w:rFonts w:eastAsia="TimesNewRomanPSMT-Identity-H" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Because</w:t>
             </w:r>
             <w:r w:rsidRPr="008F7277">
               <w:rPr>
                 <w:rFonts w:eastAsia="TimesNewRomanPSMT-Identity-H" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="008F7277">
@@ -4050,60 +3953,60 @@
               <w:t xml:space="preserve"> a </w:t>
             </w:r>
             <w:r w:rsidRPr="008F7277">
               <w:rPr>
                 <w:rFonts w:eastAsia="TimesNewRomanPSMT-Identity-H" w:cs="Calibri"/>
                 <w:b/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>report</w:t>
             </w:r>
             <w:r w:rsidRPr="008F7277">
               <w:rPr>
                 <w:rFonts w:eastAsia="TimesNewRomanPSMT-Identity-H" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> from the independent c</w:t>
             </w:r>
             <w:r w:rsidR="00F95D73" w:rsidRPr="008F7277">
               <w:rPr>
                 <w:rFonts w:eastAsia="TimesNewRomanPSMT-Identity-H" w:cs="Calibri"/>
               </w:rPr>
               <w:t>ertified public accountant which:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008F7277" w:rsidRPr="008F7277" w:rsidTr="008F7277">
+      <w:tr w:rsidR="008F7277" w:rsidRPr="008F7277" w14:paraId="56D4C79E" w14:textId="77777777" w:rsidTr="008F7277">
         <w:trPr>
           <w:trHeight w:val="346"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9115" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="008F7277" w:rsidRPr="008F7277" w:rsidRDefault="008F7277" w:rsidP="005A6566">
+          <w:p w14:paraId="197100E4" w14:textId="77777777" w:rsidR="008F7277" w:rsidRPr="008F7277" w:rsidRDefault="008F7277" w:rsidP="005A6566">
             <w:pPr>
               <w:ind w:left="1440" w:hanging="360"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:smallCaps/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008F7277">
               <w:rPr>
                 <w:rFonts w:eastAsia="TimesNewRomanPSMT-Identity-H" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
               <w:sym w:font="Wingdings 2" w:char="F0A3"/>
             </w:r>
             <w:r>
               <w:tab/>
             </w:r>
             <w:r w:rsidRPr="008F7277">
               <w:rPr>
                 <w:rFonts w:eastAsia="TimesNewRomanPSMT-Identity-H" w:cs="Calibri"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>verifies</w:t>
             </w:r>
             <w:r w:rsidRPr="008F7277">
@@ -4174,82 +4077,82 @@
                 <w:u w:val="words"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="008F7277">
               <w:rPr>
                 <w:rFonts w:eastAsia="TimesNewRomanPSMT-Identity-H" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
               <w:t>and</w:t>
             </w:r>
             <w:r w:rsidRPr="008F7277">
               <w:rPr>
                 <w:rFonts w:eastAsia="TimesNewRomanPSMT-Identity-H" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> which:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1890" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008F7277" w:rsidRPr="008F7277" w:rsidRDefault="008F7277" w:rsidP="005A6566">
+          <w:p w14:paraId="1F3BDE88" w14:textId="77777777" w:rsidR="008F7277" w:rsidRPr="008F7277" w:rsidRDefault="008F7277" w:rsidP="005A6566">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:smallCaps/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008F7277">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:sym w:font="Wingdings 2" w:char="F0A3"/>
             </w:r>
             <w:r w:rsidRPr="008F7277">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> Test met</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008F7277" w:rsidRPr="008F7277" w:rsidTr="008F7277">
+      <w:tr w:rsidR="008F7277" w:rsidRPr="008F7277" w14:paraId="0B48B47D" w14:textId="77777777" w:rsidTr="008F7277">
         <w:trPr>
           <w:trHeight w:val="346"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9115" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="008F7277" w:rsidRPr="008F7277" w:rsidRDefault="008F7277" w:rsidP="005A6566">
+          <w:p w14:paraId="3BFAEBCA" w14:textId="77777777" w:rsidR="008F7277" w:rsidRPr="008F7277" w:rsidRDefault="008F7277" w:rsidP="005A6566">
             <w:pPr>
               <w:ind w:left="1440" w:hanging="360"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:smallCaps/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008F7277">
               <w:rPr>
                 <w:rFonts w:eastAsia="TimesNewRomanPSMT-Identity-H" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
               <w:sym w:font="Wingdings 2" w:char="F0A3"/>
             </w:r>
             <w:r>
               <w:tab/>
             </w:r>
             <w:r w:rsidRPr="008F7277">
               <w:rPr>
                 <w:rFonts w:eastAsia="TimesNewRomanPSMT-Identity-H" w:cs="Calibri"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>documents how</w:t>
             </w:r>
             <w:r w:rsidRPr="008F7277">
@@ -4277,70 +4180,70 @@
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>reported</w:t>
             </w:r>
             <w:r w:rsidRPr="008F7277">
               <w:rPr>
                 <w:rFonts w:eastAsia="TimesNewRomanPSMT-Identity-H" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">; </w:t>
             </w:r>
             <w:r w:rsidRPr="008F7277">
               <w:rPr>
                 <w:rFonts w:eastAsia="TimesNewRomanPSMT-Identity-H" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
               <w:t>and</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1890" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="008F7277" w:rsidRPr="008F7277" w:rsidRDefault="008F7277" w:rsidP="005A6566">
+          <w:p w14:paraId="243473BC" w14:textId="77777777" w:rsidR="008F7277" w:rsidRPr="008F7277" w:rsidRDefault="008F7277" w:rsidP="005A6566">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:smallCaps/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008F7277" w:rsidRPr="008F7277" w:rsidTr="008F7277">
+      <w:tr w:rsidR="008F7277" w:rsidRPr="008F7277" w14:paraId="69A28292" w14:textId="77777777" w:rsidTr="008F7277">
         <w:trPr>
           <w:trHeight w:val="346"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9115" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="008F7277" w:rsidRPr="008F7277" w:rsidRDefault="008F7277" w:rsidP="005A6566">
+          <w:p w14:paraId="7F40D3EE" w14:textId="77777777" w:rsidR="008F7277" w:rsidRPr="008F7277" w:rsidRDefault="008F7277" w:rsidP="005A6566">
             <w:pPr>
               <w:ind w:left="1440" w:hanging="360"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:smallCaps/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008F7277">
               <w:rPr>
                 <w:rFonts w:eastAsia="TimesNewRomanPSMT-Identity-H" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
               <w:sym w:font="Wingdings 2" w:char="F0A3"/>
             </w:r>
             <w:r>
               <w:tab/>
             </w:r>
             <w:r w:rsidRPr="008F7277">
               <w:rPr>
                 <w:rFonts w:eastAsia="TimesNewRomanPSMT-Identity-H" w:cs="Calibri"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>verifies</w:t>
             </w:r>
             <w:r w:rsidRPr="008F7277">
@@ -4387,99 +4290,99 @@
                 <w:rFonts w:eastAsia="TimesNewRomanPSMT-Identity-H" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> the amount of any </w:t>
             </w:r>
             <w:r w:rsidRPr="008F7277">
               <w:rPr>
                 <w:rFonts w:eastAsia="TimesNewRomanPSMT-Identity-H" w:cs="Calibri"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>guarantees</w:t>
             </w:r>
             <w:r w:rsidRPr="008F7277">
               <w:rPr>
                 <w:rFonts w:eastAsia="TimesNewRomanPSMT-Identity-H" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> provided.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1890" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="008F7277" w:rsidRPr="008F7277" w:rsidRDefault="008F7277" w:rsidP="005A6566">
+          <w:p w14:paraId="750F5E53" w14:textId="77777777" w:rsidR="008F7277" w:rsidRPr="008F7277" w:rsidRDefault="008F7277" w:rsidP="005A6566">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:smallCaps/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008F7277" w:rsidRPr="00A52B17" w:rsidTr="005A6566">
+      <w:tr w:rsidR="008F7277" w:rsidRPr="00A52B17" w14:paraId="0BC87610" w14:textId="77777777" w:rsidTr="005A6566">
         <w:trPr>
           <w:trHeight w:val="346"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11005" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="008F7277" w:rsidRPr="00A52B17" w:rsidRDefault="008F7277" w:rsidP="005A6566">
+          <w:p w14:paraId="1A7814F3" w14:textId="77777777" w:rsidR="008F7277" w:rsidRPr="00A52B17" w:rsidRDefault="008F7277" w:rsidP="005A6566">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A52B17">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>AND</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008F7277" w:rsidRPr="008F7277" w:rsidTr="008F7277">
+      <w:tr w:rsidR="008F7277" w:rsidRPr="008F7277" w14:paraId="3951D352" w14:textId="77777777" w:rsidTr="008F7277">
         <w:trPr>
           <w:trHeight w:val="346"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9115" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="008F7277" w:rsidRPr="008F7277" w:rsidRDefault="008F7277" w:rsidP="008F7277">
+          <w:p w14:paraId="2465F7BD" w14:textId="77777777" w:rsidR="008F7277" w:rsidRPr="008F7277" w:rsidRDefault="008F7277" w:rsidP="008F7277">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:smallCaps/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008F7277">
               <w:rPr>
                 <w:rFonts w:eastAsia="TimesNewRomanPSMT-Identity-H" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">A </w:t>
             </w:r>
             <w:r w:rsidRPr="008F7277">
               <w:rPr>
                 <w:rFonts w:eastAsia="TimesNewRomanPSMT-Identity-H" w:cs="Calibri"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>copy</w:t>
             </w:r>
             <w:r w:rsidRPr="008F7277">
@@ -4512,112 +4415,112 @@
               <w:rPr>
                 <w:rFonts w:eastAsia="TimesNewRomanPSMT-Identity-H" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> for the latest completed fiscal year. To be eligible to use the Corporate Financial Test, the Owner’s financial statements </w:t>
             </w:r>
             <w:r w:rsidRPr="008F7277">
               <w:rPr>
                 <w:rFonts w:eastAsia="TimesNewRomanPSMT-Identity-H" w:cs="Calibri"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>must</w:t>
             </w:r>
             <w:r w:rsidRPr="008F7277">
               <w:rPr>
                 <w:rFonts w:eastAsia="TimesNewRomanPSMT-Identity-H" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> receive an unqualified opinion from the independent certified public accountant. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1890" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008F7277" w:rsidRPr="008F7277" w:rsidRDefault="008F7277" w:rsidP="008F7277">
+          <w:p w14:paraId="76DDE2C7" w14:textId="77777777" w:rsidR="008F7277" w:rsidRPr="008F7277" w:rsidRDefault="008F7277" w:rsidP="008F7277">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:smallCaps/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008F7277">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:sym w:font="Wingdings 2" w:char="F0A3"/>
             </w:r>
             <w:r w:rsidRPr="008F7277">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> Test met</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008F7277" w:rsidRPr="00A52B17" w:rsidTr="005A6566">
+      <w:tr w:rsidR="008F7277" w:rsidRPr="00A52B17" w14:paraId="0419E433" w14:textId="77777777" w:rsidTr="005A6566">
         <w:trPr>
           <w:trHeight w:val="346"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11005" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="008F7277" w:rsidRPr="00A52B17" w:rsidRDefault="008F7277" w:rsidP="005A6566">
+          <w:p w14:paraId="1324C157" w14:textId="77777777" w:rsidR="008F7277" w:rsidRPr="00A52B17" w:rsidRDefault="008F7277" w:rsidP="005A6566">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A52B17">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>AND</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006E7981" w:rsidRPr="008F7277" w:rsidTr="008F7277">
+      <w:tr w:rsidR="006E7981" w:rsidRPr="008F7277" w14:paraId="159C3163" w14:textId="77777777" w:rsidTr="008F7277">
         <w:trPr>
           <w:trHeight w:val="346"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11005" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00B14B7A" w:rsidRPr="008F7277" w:rsidRDefault="00B14B7A" w:rsidP="008F7277">
+          <w:p w14:paraId="705437D7" w14:textId="77777777" w:rsidR="00B14B7A" w:rsidRPr="008F7277" w:rsidRDefault="00B14B7A" w:rsidP="008F7277">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:smallCaps/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008F7277">
               <w:rPr>
                 <w:rFonts w:eastAsia="TimesNewRomanPSMT-Identity-H" w:cs="Calibri"/>
                 <w:b/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>If</w:t>
             </w:r>
             <w:r w:rsidRPr="008F7277">
               <w:rPr>
                 <w:rFonts w:eastAsia="TimesNewRomanPSMT-Identity-H" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
@@ -4772,89 +4675,89 @@
                 <w:b/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>special report</w:t>
             </w:r>
             <w:r w:rsidRPr="008F7277">
               <w:rPr>
                 <w:rFonts w:eastAsia="TimesNewRomanPSMT-Identity-H" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> from the Owner’s independent certified public accountant to the Owner is </w:t>
             </w:r>
             <w:r w:rsidRPr="008F7277">
               <w:rPr>
                 <w:rFonts w:eastAsia="TimesNewRomanPSMT-Identity-H" w:cs="Calibri"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>required</w:t>
             </w:r>
             <w:r w:rsidRPr="008F7277">
               <w:rPr>
                 <w:rFonts w:eastAsia="TimesNewRomanPSMT-Identity-H" w:cs="Calibri"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="006E7981" w:rsidRPr="008F7277" w:rsidRDefault="00B14B7A" w:rsidP="008F7277">
+          <w:p w14:paraId="69EF1F99" w14:textId="77777777" w:rsidR="006E7981" w:rsidRPr="008F7277" w:rsidRDefault="00B14B7A" w:rsidP="008F7277">
             <w:pPr>
               <w:ind w:left="900"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="TimesNewRomanPSMT-Identity-H" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008F7277">
               <w:rPr>
                 <w:rFonts w:eastAsia="TimesNewRomanPSMT-Identity-H" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">The </w:t>
             </w:r>
             <w:r w:rsidRPr="008F7277">
               <w:rPr>
                 <w:rFonts w:eastAsia="TimesNewRomanPSMT-Identity-H" w:cs="Calibri"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>special report</w:t>
             </w:r>
             <w:r w:rsidRPr="008F7277">
               <w:rPr>
                 <w:rFonts w:eastAsia="TimesNewRomanPSMT-Identity-H" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> shall be:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008F7277" w:rsidRPr="008F7277" w:rsidTr="008F7277">
+      <w:tr w:rsidR="008F7277" w:rsidRPr="008F7277" w14:paraId="271FBCC0" w14:textId="77777777" w:rsidTr="008F7277">
         <w:trPr>
           <w:trHeight w:val="346"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9115" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="008F7277" w:rsidRPr="008F7277" w:rsidRDefault="008F7277" w:rsidP="005A6566">
+          <w:p w14:paraId="241F5FA9" w14:textId="77777777" w:rsidR="008F7277" w:rsidRPr="008F7277" w:rsidRDefault="008F7277" w:rsidP="005A6566">
             <w:pPr>
               <w:ind w:left="1440" w:hanging="360"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:smallCaps/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008F7277">
               <w:rPr>
                 <w:rFonts w:eastAsia="TimesNewRomanPSMT-Identity-H" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
               <w:sym w:font="Wingdings 2" w:char="F0A3"/>
             </w:r>
             <w:r>
               <w:tab/>
             </w:r>
             <w:r w:rsidRPr="008F7277">
               <w:rPr>
                 <w:rFonts w:eastAsia="TimesNewRomanPSMT-Identity-H" w:cs="Calibri"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>based</w:t>
             </w:r>
             <w:r w:rsidRPr="008F7277">
@@ -4869,107 +4772,107 @@
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>agreed-upon procedures engagement</w:t>
             </w:r>
             <w:r w:rsidRPr="008F7277">
               <w:rPr>
                 <w:rFonts w:eastAsia="TimesNewRomanPSMT-Identity-H" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> in accordance with professional auditing standards </w:t>
             </w:r>
             <w:r w:rsidRPr="008F7277">
               <w:rPr>
                 <w:rFonts w:eastAsia="TimesNewRomanPSMT-Identity-H" w:cs="Calibri"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>and</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1890" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008F7277" w:rsidRDefault="008F7277" w:rsidP="005A6566">
+          <w:p w14:paraId="62A58ED0" w14:textId="77777777" w:rsidR="008F7277" w:rsidRDefault="008F7277" w:rsidP="005A6566">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008F7277">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:sym w:font="Wingdings 2" w:char="F0A3"/>
             </w:r>
             <w:r w:rsidRPr="008F7277">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> Test met</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="008F7277" w:rsidRPr="008F7277" w:rsidRDefault="008F7277" w:rsidP="005A6566">
+          <w:p w14:paraId="0464B927" w14:textId="77777777" w:rsidR="008F7277" w:rsidRPr="008F7277" w:rsidRDefault="008F7277" w:rsidP="005A6566">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:smallCaps/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008F7277">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:sym w:font="Wingdings 2" w:char="F0A3"/>
             </w:r>
             <w:r w:rsidRPr="008F7277">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Not Applicable</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008F7277" w:rsidRPr="008F7277" w:rsidTr="008F7277">
+      <w:tr w:rsidR="008F7277" w:rsidRPr="008F7277" w14:paraId="40CB9C47" w14:textId="77777777" w:rsidTr="008F7277">
         <w:trPr>
           <w:trHeight w:val="346"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9115" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="008F7277" w:rsidRPr="008F7277" w:rsidRDefault="008F7277" w:rsidP="005A6566">
+          <w:p w14:paraId="0798D258" w14:textId="77777777" w:rsidR="008F7277" w:rsidRPr="008F7277" w:rsidRDefault="008F7277" w:rsidP="005A6566">
             <w:pPr>
               <w:ind w:left="1440" w:hanging="360"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:smallCaps/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008F7277">
               <w:rPr>
                 <w:rFonts w:eastAsia="TimesNewRomanPSMT-Identity-H" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
               <w:sym w:font="Wingdings 2" w:char="F0A3"/>
             </w:r>
             <w:r>
               <w:tab/>
             </w:r>
             <w:r w:rsidRPr="008F7277">
               <w:rPr>
                 <w:rFonts w:eastAsia="TimesNewRomanPSMT-Identity-H" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">shall </w:t>
             </w:r>
             <w:r w:rsidRPr="008F7277">
               <w:rPr>
@@ -5048,219 +4951,217 @@
                 <w:rFonts w:eastAsia="TimesNewRomanPSMT-Identity-H" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> of that comparison, and the </w:t>
             </w:r>
             <w:r w:rsidRPr="008F7277">
               <w:rPr>
                 <w:rFonts w:eastAsia="TimesNewRomanPSMT-Identity-H" w:cs="Calibri"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>reasons</w:t>
             </w:r>
             <w:r w:rsidRPr="008F7277">
               <w:rPr>
                 <w:rFonts w:eastAsia="TimesNewRomanPSMT-Identity-H" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> for any differences.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1890" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="008F7277" w:rsidRPr="008F7277" w:rsidRDefault="008F7277" w:rsidP="005A6566">
+          <w:p w14:paraId="0CCA1D1D" w14:textId="77777777" w:rsidR="008F7277" w:rsidRPr="008F7277" w:rsidRDefault="008F7277" w:rsidP="005A6566">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:smallCaps/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00272A2A" w:rsidRPr="0022046D" w:rsidRDefault="00272A2A" w:rsidP="008F7277"/>
+    <w:p w14:paraId="5E373937" w14:textId="77777777" w:rsidR="00272A2A" w:rsidRPr="0022046D" w:rsidRDefault="00272A2A" w:rsidP="008F7277"/>
     <w:sectPr w:rsidR="00272A2A" w:rsidRPr="0022046D" w:rsidSect="000D66A9">
       <w:footerReference w:type="default" r:id="rId7"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="432" w:footer="432" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="299"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00743F14" w:rsidRDefault="00743F14">
+    <w:p w14:paraId="57811FA8" w14:textId="77777777" w:rsidR="00A85DBF" w:rsidRDefault="00A85DBF">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00743F14" w:rsidRDefault="00743F14">
+    <w:p w14:paraId="4A796FE5" w14:textId="77777777" w:rsidR="00A85DBF" w:rsidRDefault="00A85DBF">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="TimesNewRomanPSMT-Identity-H">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Helvetica">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings 2">
     <w:panose1 w:val="05020102010507070707"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w:rsidR="007425F7" w:rsidRPr="000D66A9" w:rsidRDefault="00D1478B" w:rsidP="000D66A9">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="3DB0758F" w14:textId="243BFC8D" w:rsidR="007425F7" w:rsidRPr="000D66A9" w:rsidRDefault="00D1478B" w:rsidP="000D66A9">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:pos="10800"/>
       </w:tabs>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="000D66A9">
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t>MSW Corporate</w:t>
     </w:r>
     <w:r w:rsidR="007425F7" w:rsidRPr="000D66A9">
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve"> Financial Test &amp; CFO Letter</w:t>
     </w:r>
     <w:r w:rsidRPr="000D66A9">
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
-      <w:t>, revised 5/27/</w:t>
+      <w:t xml:space="preserve">, revised </w:t>
     </w:r>
-    <w:proofErr w:type="gramStart"/>
-    <w:r w:rsidRPr="000D66A9">
+    <w:r w:rsidR="00B71575">
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
-      <w:t>22,wsb</w:t>
+      <w:t>9/2026</w:t>
     </w:r>
-    <w:proofErr w:type="gramEnd"/>
     <w:r w:rsidR="007D49EA" w:rsidRPr="000D66A9">
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidR="007425F7" w:rsidRPr="000D66A9">
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
     <w:r w:rsidR="007425F7" w:rsidRPr="000D66A9">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidR="007425F7" w:rsidRPr="000D66A9">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE </w:instrText>
@@ -5270,70 +5171,70 @@
         <w:rStyle w:val="PageNumber"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="00BF1804" w:rsidRPr="000D66A9">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:noProof/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t>3</w:t>
     </w:r>
     <w:r w:rsidR="007425F7" w:rsidRPr="000D66A9">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00743F14" w:rsidRDefault="00743F14">
+    <w:p w14:paraId="3BB13548" w14:textId="77777777" w:rsidR="00A85DBF" w:rsidRDefault="00A85DBF">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00743F14" w:rsidRDefault="00743F14">
+    <w:p w14:paraId="343025F0" w14:textId="77777777" w:rsidR="00A85DBF" w:rsidRDefault="00A85DBF">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="090242B9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3CE6CC5A"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -6418,105 +6319,104 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="879437068">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="2038042172">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="309988999">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="1114985212">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="1732924147">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="6" w16cid:durableId="2051954906">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="7" w16cid:durableId="1423598963">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="8">
+  <w:num w:numId="8" w16cid:durableId="1995983230">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="9">
+  <w:num w:numId="9" w16cid:durableId="1747729455">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="10">
+  <w:num w:numId="10" w16cid:durableId="2114519163">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="11">
+  <w:num w:numId="11" w16cid:durableId="360402032">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="12">
+  <w:num w:numId="12" w16cid:durableId="882713616">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="13">
+  <w:num w:numId="13" w16cid:durableId="640381001">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
-[...1 lines deleted...]
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:zoom w:percent="110"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="004A56E1"/>
     <w:rsid w:val="00005C6A"/>
     <w:rsid w:val="000120C3"/>
     <w:rsid w:val="0001516C"/>
     <w:rsid w:val="00047373"/>
     <w:rsid w:val="0005086F"/>
     <w:rsid w:val="00051189"/>
     <w:rsid w:val="00090106"/>
@@ -6633,125 +6533,129 @@
     <w:rsid w:val="007341F2"/>
     <w:rsid w:val="007425F7"/>
     <w:rsid w:val="00743F14"/>
     <w:rsid w:val="00752415"/>
     <w:rsid w:val="00755435"/>
     <w:rsid w:val="007558CB"/>
     <w:rsid w:val="00760BEE"/>
     <w:rsid w:val="00762326"/>
     <w:rsid w:val="00766656"/>
     <w:rsid w:val="00766B3A"/>
     <w:rsid w:val="007872AF"/>
     <w:rsid w:val="007A3F3E"/>
     <w:rsid w:val="007A5E68"/>
     <w:rsid w:val="007B7228"/>
     <w:rsid w:val="007C1E00"/>
     <w:rsid w:val="007D49EA"/>
     <w:rsid w:val="007D7C0D"/>
     <w:rsid w:val="007E0315"/>
     <w:rsid w:val="007E22CE"/>
     <w:rsid w:val="007E2AAA"/>
     <w:rsid w:val="0080065E"/>
     <w:rsid w:val="00801CBF"/>
     <w:rsid w:val="0080654B"/>
     <w:rsid w:val="008067FA"/>
     <w:rsid w:val="00811094"/>
+    <w:rsid w:val="00811DD7"/>
     <w:rsid w:val="0082486A"/>
     <w:rsid w:val="00827ECE"/>
     <w:rsid w:val="00836825"/>
     <w:rsid w:val="00836D70"/>
     <w:rsid w:val="00853C66"/>
     <w:rsid w:val="00856A57"/>
     <w:rsid w:val="0086159D"/>
     <w:rsid w:val="0087219B"/>
     <w:rsid w:val="008860D0"/>
     <w:rsid w:val="00886611"/>
     <w:rsid w:val="008A126E"/>
     <w:rsid w:val="008A3821"/>
     <w:rsid w:val="008A5166"/>
     <w:rsid w:val="008B5109"/>
     <w:rsid w:val="008B7E1C"/>
     <w:rsid w:val="008C1F1D"/>
     <w:rsid w:val="008C7106"/>
     <w:rsid w:val="008F0213"/>
     <w:rsid w:val="008F7277"/>
     <w:rsid w:val="008F7D0E"/>
     <w:rsid w:val="009040AC"/>
     <w:rsid w:val="00904B2C"/>
     <w:rsid w:val="00904D5B"/>
     <w:rsid w:val="00904F44"/>
     <w:rsid w:val="00916F46"/>
     <w:rsid w:val="0092685A"/>
     <w:rsid w:val="009465C8"/>
     <w:rsid w:val="0094762E"/>
     <w:rsid w:val="009551A5"/>
     <w:rsid w:val="009760C0"/>
+    <w:rsid w:val="00981413"/>
     <w:rsid w:val="00983664"/>
     <w:rsid w:val="00985B7D"/>
     <w:rsid w:val="009B3D9B"/>
     <w:rsid w:val="009C6A66"/>
     <w:rsid w:val="009C74D3"/>
     <w:rsid w:val="009D44DA"/>
     <w:rsid w:val="009E69E8"/>
     <w:rsid w:val="009F2765"/>
     <w:rsid w:val="00A1465E"/>
     <w:rsid w:val="00A21869"/>
     <w:rsid w:val="00A245ED"/>
     <w:rsid w:val="00A26D38"/>
     <w:rsid w:val="00A33828"/>
     <w:rsid w:val="00A52B17"/>
     <w:rsid w:val="00A57A67"/>
     <w:rsid w:val="00A61225"/>
     <w:rsid w:val="00A84131"/>
     <w:rsid w:val="00A85B8D"/>
+    <w:rsid w:val="00A85DBF"/>
     <w:rsid w:val="00A90501"/>
     <w:rsid w:val="00A936A1"/>
     <w:rsid w:val="00AA0E7A"/>
     <w:rsid w:val="00AB2F31"/>
     <w:rsid w:val="00AC31F8"/>
     <w:rsid w:val="00AC5888"/>
     <w:rsid w:val="00AC78A5"/>
     <w:rsid w:val="00AE1CA9"/>
     <w:rsid w:val="00AE35B4"/>
     <w:rsid w:val="00AE58CA"/>
     <w:rsid w:val="00AE736F"/>
     <w:rsid w:val="00AF4143"/>
     <w:rsid w:val="00AF4D18"/>
     <w:rsid w:val="00AF5765"/>
     <w:rsid w:val="00AF62D1"/>
     <w:rsid w:val="00AF6778"/>
     <w:rsid w:val="00B06B73"/>
     <w:rsid w:val="00B07A93"/>
     <w:rsid w:val="00B14B7A"/>
     <w:rsid w:val="00B21185"/>
     <w:rsid w:val="00B21EB7"/>
     <w:rsid w:val="00B23C04"/>
     <w:rsid w:val="00B372EA"/>
     <w:rsid w:val="00B40A6F"/>
     <w:rsid w:val="00B41F88"/>
     <w:rsid w:val="00B44EB0"/>
     <w:rsid w:val="00B70B50"/>
+    <w:rsid w:val="00B71575"/>
     <w:rsid w:val="00B73C3F"/>
     <w:rsid w:val="00B75AB6"/>
     <w:rsid w:val="00B84742"/>
     <w:rsid w:val="00B923F3"/>
     <w:rsid w:val="00BA0313"/>
     <w:rsid w:val="00BA0D2A"/>
     <w:rsid w:val="00BB1215"/>
     <w:rsid w:val="00BC3DED"/>
     <w:rsid w:val="00BC57EB"/>
     <w:rsid w:val="00BD499D"/>
     <w:rsid w:val="00BF1804"/>
     <w:rsid w:val="00C20E50"/>
     <w:rsid w:val="00C22971"/>
     <w:rsid w:val="00C27843"/>
     <w:rsid w:val="00C2792D"/>
     <w:rsid w:val="00C30566"/>
     <w:rsid w:val="00C30609"/>
     <w:rsid w:val="00C33D14"/>
     <w:rsid w:val="00C351AA"/>
     <w:rsid w:val="00C42435"/>
     <w:rsid w:val="00C4635F"/>
     <w:rsid w:val="00C65EC0"/>
     <w:rsid w:val="00C743F9"/>
     <w:rsid w:val="00C8202A"/>
     <w:rsid w:val="00CA3A20"/>
@@ -6804,73 +6708,74 @@
     <w:rsid w:val="00F73C3C"/>
     <w:rsid w:val="00F95D73"/>
     <w:rsid w:val="00FC2CAA"/>
     <w:rsid w:val="00FC7C26"/>
     <w:rsid w:val="00FD67DA"/>
     <w:rsid w:val="00FE283A"/>
     <w:rsid w:val="00FE35F3"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
+  <w14:docId w14:val="78481A66"/>
   <w15:docId w15:val="{70A256DD-2767-4FDF-B260-DB0042C0DDCC}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -7194,50 +7099,51 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="008F7277"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       <w:sz w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00644555"/>
     <w:pPr>
       <w:keepNext/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:b/>
       <w:sz w:val="36"/>
     </w:rPr>
@@ -7412,52 +7318,54 @@
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BalloonTextChar"/>
     <w:rsid w:val="001D47FD"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
     <w:name w:val="Balloon Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BalloonText"/>
     <w:rsid w:val="001D47FD"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:optimizeForBrowser/>
+  <w:relyOnVML/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
@@ -7708,68 +7616,68 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>3</Pages>
-[...1 lines deleted...]
-  <Characters>5642</Characters>
+  <Pages>1</Pages>
+  <Words>1005</Words>
+  <Characters>5732</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>47</Lines>
   <Paragraphs>13</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>SANITARY DISPOSAL PROJECT:</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>IA Dept of Natural Resources</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6618</CharactersWithSpaces>
+  <CharactersWithSpaces>6724</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>SANITARY DISPOSAL PROJECT:</dc:title>
   <dc:creator>Chad A. Stobbe</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>