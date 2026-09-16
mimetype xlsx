--- v0 (2025-10-26)
+++ v1 (2026-09-16)
@@ -1,66 +1,71 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="20416"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="27932"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="M:\My Drive\Minor_Source_Emissions_Inventory_Website\2025 MSEI Year\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="M:\My Drive\Minor_Source_Emissions_Inventory_Website\2026 MSEI Year\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{71EACA9C-69C0-4737-81E0-3CAE12F3CBCB}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{AACA493C-D46B-4485-A477-08FA8FB7F819}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="11925" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="Ethanol&amp;Biodiesel" sheetId="3" r:id="rId1"/>
+    <sheet name="Ethanol&amp;Biodiesel SCC Numbers" sheetId="3" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
+  <extLst>
+    <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
+      <xlwcv:version setVersion="1"/>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="181" uniqueCount="45">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="186" uniqueCount="46">
   <si>
     <t>Data Category</t>
   </si>
   <si>
     <t>Code</t>
   </si>
   <si>
     <t>SCC Level One</t>
   </si>
   <si>
     <t>SCC Level Two</t>
   </si>
   <si>
     <t>SCC Level Three</t>
   </si>
   <si>
     <t>SCC Level Four</t>
   </si>
   <si>
     <t>Point</t>
   </si>
   <si>
     <t>Equipment Leaks</t>
   </si>
   <si>
@@ -151,50 +156,53 @@
     <t>Biodiesel Storage Tanks &amp; Rework Tank</t>
   </si>
   <si>
     <t>Biodiesel Loadout</t>
   </si>
   <si>
     <t>Methanol Tank</t>
   </si>
   <si>
     <t>Catalyst Tank</t>
   </si>
   <si>
     <t>Glycerin Process Vents</t>
   </si>
   <si>
     <t>Glycerin Storage</t>
   </si>
   <si>
     <t>Glycerin Loadout</t>
   </si>
   <si>
     <t>Fatty Acid Process</t>
   </si>
   <si>
     <t>Soapstock Process</t>
+  </si>
+  <si>
+    <t>Distillation</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="19" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Calibri Light"/>
@@ -713,91 +721,91 @@
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Note" xfId="15" builtinId="10" customBuiltin="1"/>
     <cellStyle name="Output" xfId="10" builtinId="21" customBuiltin="1"/>
     <cellStyle name="Title" xfId="1" builtinId="15" customBuiltin="1"/>
     <cellStyle name="Total" xfId="17" builtinId="25" customBuiltin="1"/>
     <cellStyle name="Warning Text" xfId="14" builtinId="11" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 - 2022 Theme">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2013 - 2022">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2013 - 2022">
       <a:majorFont>
         <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -859,51 +867,51 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2013 - 2022">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="109000"/>
                 <a:tint val="81000"/>
@@ -1001,811 +1009,831 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{19DA6131-174C-4F95-9A13-0D7A0516F44B}">
-  <dimension ref="A1:F36"/>
+  <dimension ref="A1:F37"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="2" ySplit="1" topLeftCell="C2" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="C1" sqref="C1"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
       <selection pane="bottomRight" activeCell="C2" sqref="C2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="13.42578125" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="9" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18.85546875" bestFit="1" customWidth="1"/>
     <col min="4" max="5" width="19.7109375" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="48.42578125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2">
-        <v>30205011</v>
+        <v>30205010</v>
       </c>
       <c r="C2" t="s">
         <v>8</v>
       </c>
       <c r="D2" t="s">
         <v>9</v>
       </c>
       <c r="E2" t="s">
         <v>10</v>
       </c>
       <c r="F2" t="s">
-        <v>11</v>
+        <v>45</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
         <v>6</v>
       </c>
       <c r="B3">
-        <v>30205012</v>
+        <v>30205011</v>
       </c>
       <c r="C3" t="s">
         <v>8</v>
       </c>
       <c r="D3" t="s">
         <v>9</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
       <c r="F3" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
         <v>6</v>
       </c>
       <c r="B4">
-        <v>30205013</v>
+        <v>30205012</v>
       </c>
       <c r="C4" t="s">
         <v>8</v>
       </c>
       <c r="D4" t="s">
         <v>9</v>
       </c>
       <c r="E4" t="s">
         <v>10</v>
       </c>
       <c r="F4" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
     </row>
     <row r="5" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
         <v>6</v>
       </c>
       <c r="B5">
-        <v>30205014</v>
+        <v>30205013</v>
       </c>
       <c r="C5" t="s">
         <v>8</v>
       </c>
       <c r="D5" t="s">
         <v>9</v>
       </c>
       <c r="E5" t="s">
         <v>10</v>
       </c>
       <c r="F5" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
         <v>6</v>
       </c>
       <c r="B6">
-        <v>30205020</v>
+        <v>30205014</v>
       </c>
       <c r="C6" t="s">
         <v>8</v>
       </c>
       <c r="D6" t="s">
         <v>9</v>
       </c>
       <c r="E6" t="s">
         <v>10</v>
       </c>
       <c r="F6" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
         <v>6</v>
       </c>
       <c r="B7">
-        <v>30205021</v>
+        <v>30205020</v>
       </c>
       <c r="C7" t="s">
         <v>8</v>
       </c>
       <c r="D7" t="s">
         <v>9</v>
       </c>
       <c r="E7" t="s">
         <v>10</v>
       </c>
       <c r="F7" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
         <v>6</v>
       </c>
       <c r="B8">
-        <v>30205030</v>
+        <v>30205021</v>
       </c>
       <c r="C8" t="s">
         <v>8</v>
       </c>
       <c r="D8" t="s">
         <v>9</v>
       </c>
       <c r="E8" t="s">
         <v>10</v>
       </c>
       <c r="F8" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
         <v>6</v>
       </c>
       <c r="B9">
-        <v>30205031</v>
+        <v>30205030</v>
       </c>
       <c r="C9" t="s">
         <v>8</v>
       </c>
       <c r="D9" t="s">
         <v>9</v>
       </c>
       <c r="E9" t="s">
         <v>10</v>
       </c>
       <c r="F9" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
         <v>6</v>
       </c>
       <c r="B10">
-        <v>30205032</v>
+        <v>30205031</v>
       </c>
       <c r="C10" t="s">
         <v>8</v>
       </c>
       <c r="D10" t="s">
         <v>9</v>
       </c>
       <c r="E10" t="s">
         <v>10</v>
       </c>
       <c r="F10" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
         <v>6</v>
       </c>
       <c r="B11">
-        <v>30205033</v>
+        <v>30205032</v>
       </c>
       <c r="C11" t="s">
         <v>8</v>
       </c>
       <c r="D11" t="s">
         <v>9</v>
       </c>
       <c r="E11" t="s">
         <v>10</v>
       </c>
       <c r="F11" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
         <v>6</v>
       </c>
       <c r="B12">
-        <v>30205034</v>
+        <v>30205033</v>
       </c>
       <c r="C12" t="s">
         <v>8</v>
       </c>
       <c r="D12" t="s">
         <v>9</v>
       </c>
       <c r="E12" t="s">
         <v>10</v>
       </c>
       <c r="F12" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
         <v>6</v>
       </c>
       <c r="B13">
-        <v>30205035</v>
+        <v>30205034</v>
       </c>
       <c r="C13" t="s">
         <v>8</v>
       </c>
       <c r="D13" t="s">
         <v>9</v>
       </c>
       <c r="E13" t="s">
         <v>10</v>
       </c>
       <c r="F13" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
         <v>6</v>
       </c>
       <c r="B14">
-        <v>30205038</v>
+        <v>30205035</v>
       </c>
       <c r="C14" t="s">
         <v>8</v>
       </c>
       <c r="D14" t="s">
         <v>9</v>
       </c>
       <c r="E14" t="s">
         <v>10</v>
       </c>
       <c r="F14" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
         <v>6</v>
       </c>
       <c r="B15">
-        <v>30205039</v>
+        <v>30205038</v>
       </c>
       <c r="C15" t="s">
         <v>8</v>
       </c>
       <c r="D15" t="s">
         <v>9</v>
       </c>
       <c r="E15" t="s">
         <v>10</v>
       </c>
       <c r="F15" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
         <v>6</v>
       </c>
       <c r="B16">
-        <v>30205040</v>
+        <v>30205039</v>
       </c>
       <c r="C16" t="s">
         <v>8</v>
       </c>
       <c r="D16" t="s">
         <v>9</v>
       </c>
       <c r="E16" t="s">
         <v>10</v>
       </c>
       <c r="F16" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
     </row>
     <row r="17" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
         <v>6</v>
       </c>
       <c r="B17">
-        <v>30205041</v>
+        <v>30205040</v>
       </c>
       <c r="C17" t="s">
         <v>8</v>
       </c>
       <c r="D17" t="s">
         <v>9</v>
       </c>
       <c r="E17" t="s">
         <v>10</v>
       </c>
       <c r="F17" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
     </row>
     <row r="18" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
         <v>6</v>
       </c>
       <c r="B18">
-        <v>30205050</v>
+        <v>30205041</v>
       </c>
       <c r="C18" t="s">
         <v>8</v>
       </c>
       <c r="D18" t="s">
         <v>9</v>
       </c>
       <c r="E18" t="s">
         <v>10</v>
       </c>
       <c r="F18" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
     </row>
     <row r="19" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
         <v>6</v>
       </c>
       <c r="B19">
-        <v>30205051</v>
+        <v>30205050</v>
       </c>
       <c r="C19" t="s">
         <v>8</v>
       </c>
       <c r="D19" t="s">
         <v>9</v>
       </c>
       <c r="E19" t="s">
         <v>10</v>
       </c>
       <c r="F19" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
     </row>
     <row r="20" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
         <v>6</v>
       </c>
       <c r="B20">
-        <v>30205052</v>
+        <v>30205051</v>
       </c>
       <c r="C20" t="s">
         <v>8</v>
       </c>
       <c r="D20" t="s">
         <v>9</v>
       </c>
       <c r="E20" t="s">
         <v>10</v>
       </c>
       <c r="F20" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
     </row>
     <row r="21" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
         <v>6</v>
       </c>
       <c r="B21">
-        <v>30205053</v>
+        <v>30205052</v>
       </c>
       <c r="C21" t="s">
         <v>8</v>
       </c>
       <c r="D21" t="s">
         <v>9</v>
       </c>
       <c r="E21" t="s">
         <v>10</v>
       </c>
       <c r="F21" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
     </row>
     <row r="22" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
         <v>6</v>
       </c>
       <c r="B22">
-        <v>30205054</v>
+        <v>30205053</v>
       </c>
       <c r="C22" t="s">
         <v>8</v>
       </c>
       <c r="D22" t="s">
         <v>9</v>
       </c>
       <c r="E22" t="s">
         <v>10</v>
       </c>
       <c r="F22" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
     </row>
     <row r="23" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A23" t="s">
         <v>6</v>
       </c>
       <c r="B23">
-        <v>30205091</v>
+        <v>30205054</v>
       </c>
       <c r="C23" t="s">
         <v>8</v>
       </c>
       <c r="D23" t="s">
         <v>9</v>
       </c>
       <c r="E23" t="s">
         <v>10</v>
       </c>
       <c r="F23" t="s">
-        <v>7</v>
+        <v>31</v>
       </c>
     </row>
     <row r="24" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A24" t="s">
         <v>6</v>
       </c>
       <c r="B24">
-        <v>30206011</v>
+        <v>30205091</v>
       </c>
       <c r="C24" t="s">
         <v>8</v>
       </c>
       <c r="D24" t="s">
         <v>9</v>
       </c>
       <c r="E24" t="s">
-        <v>32</v>
+        <v>10</v>
       </c>
       <c r="F24" t="s">
-        <v>33</v>
+        <v>7</v>
       </c>
     </row>
     <row r="25" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A25" t="s">
         <v>6</v>
       </c>
       <c r="B25">
-        <v>30206012</v>
+        <v>30206011</v>
       </c>
       <c r="C25" t="s">
         <v>8</v>
       </c>
       <c r="D25" t="s">
         <v>9</v>
       </c>
       <c r="E25" t="s">
         <v>32</v>
       </c>
       <c r="F25" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
     </row>
     <row r="26" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
         <v>6</v>
       </c>
       <c r="B26">
-        <v>30206013</v>
+        <v>30206012</v>
       </c>
       <c r="C26" t="s">
         <v>8</v>
       </c>
       <c r="D26" t="s">
         <v>9</v>
       </c>
       <c r="E26" t="s">
         <v>32</v>
       </c>
       <c r="F26" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
     </row>
     <row r="27" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A27" t="s">
         <v>6</v>
       </c>
       <c r="B27">
-        <v>30206014</v>
+        <v>30206013</v>
       </c>
       <c r="C27" t="s">
         <v>8</v>
       </c>
       <c r="D27" t="s">
         <v>9</v>
       </c>
       <c r="E27" t="s">
         <v>32</v>
       </c>
       <c r="F27" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
     </row>
     <row r="28" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A28" t="s">
         <v>6</v>
       </c>
       <c r="B28">
-        <v>30206015</v>
+        <v>30206014</v>
       </c>
       <c r="C28" t="s">
         <v>8</v>
       </c>
       <c r="D28" t="s">
         <v>9</v>
       </c>
       <c r="E28" t="s">
         <v>32</v>
       </c>
       <c r="F28" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
     </row>
     <row r="29" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A29" t="s">
         <v>6</v>
       </c>
       <c r="B29">
-        <v>30206016</v>
+        <v>30206015</v>
       </c>
       <c r="C29" t="s">
         <v>8</v>
       </c>
       <c r="D29" t="s">
         <v>9</v>
       </c>
       <c r="E29" t="s">
         <v>32</v>
       </c>
       <c r="F29" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
     </row>
     <row r="30" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A30" t="s">
         <v>6</v>
       </c>
       <c r="B30">
-        <v>30206017</v>
+        <v>30206016</v>
       </c>
       <c r="C30" t="s">
         <v>8</v>
       </c>
       <c r="D30" t="s">
         <v>9</v>
       </c>
       <c r="E30" t="s">
         <v>32</v>
       </c>
       <c r="F30" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
     </row>
     <row r="31" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A31" t="s">
         <v>6</v>
       </c>
       <c r="B31">
-        <v>30206018</v>
+        <v>30206017</v>
       </c>
       <c r="C31" t="s">
         <v>8</v>
       </c>
       <c r="D31" t="s">
         <v>9</v>
       </c>
       <c r="E31" t="s">
         <v>32</v>
       </c>
       <c r="F31" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
     </row>
     <row r="32" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A32" t="s">
         <v>6</v>
       </c>
       <c r="B32">
-        <v>30206019</v>
+        <v>30206018</v>
       </c>
       <c r="C32" t="s">
         <v>8</v>
       </c>
       <c r="D32" t="s">
         <v>9</v>
       </c>
       <c r="E32" t="s">
         <v>32</v>
       </c>
       <c r="F32" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
     </row>
     <row r="33" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A33" t="s">
         <v>6</v>
       </c>
       <c r="B33">
-        <v>30206020</v>
+        <v>30206019</v>
       </c>
       <c r="C33" t="s">
         <v>8</v>
       </c>
       <c r="D33" t="s">
         <v>9</v>
       </c>
       <c r="E33" t="s">
         <v>32</v>
       </c>
       <c r="F33" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
     </row>
     <row r="34" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A34" t="s">
         <v>6</v>
       </c>
       <c r="B34">
-        <v>30206021</v>
+        <v>30206020</v>
       </c>
       <c r="C34" t="s">
         <v>8</v>
       </c>
       <c r="D34" t="s">
         <v>9</v>
       </c>
       <c r="E34" t="s">
         <v>32</v>
       </c>
       <c r="F34" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
     </row>
     <row r="35" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A35" t="s">
         <v>6</v>
       </c>
       <c r="B35">
-        <v>30206022</v>
+        <v>30206021</v>
       </c>
       <c r="C35" t="s">
         <v>8</v>
       </c>
       <c r="D35" t="s">
         <v>9</v>
       </c>
       <c r="E35" t="s">
         <v>32</v>
       </c>
       <c r="F35" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
     </row>
     <row r="36" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A36" t="s">
         <v>6</v>
       </c>
       <c r="B36">
-        <v>30206025</v>
+        <v>30206022</v>
       </c>
       <c r="C36" t="s">
         <v>8</v>
       </c>
       <c r="D36" t="s">
         <v>9</v>
       </c>
       <c r="E36" t="s">
         <v>32</v>
       </c>
       <c r="F36" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="37" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A37" t="s">
+        <v>6</v>
+      </c>
+      <c r="B37">
+        <v>30206025</v>
+      </c>
+      <c r="C37" t="s">
+        <v>8</v>
+      </c>
+      <c r="D37" t="s">
+        <v>9</v>
+      </c>
+      <c r="E37" t="s">
+        <v>32</v>
+      </c>
+      <c r="F37" t="s">
         <v>31</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Ethanol&amp;Biodiesel</vt:lpstr>
+      <vt:lpstr>Ethanol&amp;Biodiesel SCC Numbers</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Page, Nick [DNR]</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>